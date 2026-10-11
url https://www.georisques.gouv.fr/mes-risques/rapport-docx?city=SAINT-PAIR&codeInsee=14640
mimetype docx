--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959157551" name="Picture">
+                  <wp:docPr id="1760673225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959157551" name="Picture"/>
+                          <pic:cNvPr id="1760673225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067136130" name="Picture">
+                  <wp:docPr id="1899964011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067136130" name="Picture"/>
+                          <pic:cNvPr id="1899964011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625198277" name="Picture">
+                        <wp:docPr id="1059912228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625198277" name="Picture"/>
+                                <pic:cNvPr id="1059912228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532969824" name="Picture">
+                  <wp:docPr id="905036296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532969824" name="Picture"/>
+                          <pic:cNvPr id="905036296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525150369" name="Picture">
+                  <wp:docPr id="1594239713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525150369" name="Picture"/>
+                          <pic:cNvPr id="1594239713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234526864" name="Picture">
+                  <wp:docPr id="1844240550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234526864" name="Picture"/>
+                          <pic:cNvPr id="1844240550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175175465" name="Picture">
+                  <wp:docPr id="2117872104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175175465" name="Picture"/>
+                          <pic:cNvPr id="2117872104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904588336" name="Picture">
+                  <wp:docPr id="798976340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904588336" name="Picture"/>
+                          <pic:cNvPr id="798976340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422627937" name="Picture">
+                        <wp:docPr id="1328626286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422627937" name="Picture"/>
+                                <pic:cNvPr id="1328626286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98787738" name="Picture">
+                        <wp:docPr id="910093164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98787738" name="Picture"/>
+                                <pic:cNvPr id="910093164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106181850" name="Picture">
+                        <wp:docPr id="818198290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106181850" name="Picture"/>
+                                <pic:cNvPr id="818198290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014902011" name="Picture">
+                        <wp:docPr id="317510439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014902011" name="Picture"/>
+                                <pic:cNvPr id="317510439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292563673" name="Picture">
+                        <wp:docPr id="20662745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292563673" name="Picture"/>
+                                <pic:cNvPr id="20662745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581160192" name="Picture">
+                        <wp:docPr id="1669400479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581160192" name="Picture"/>
+                                <pic:cNvPr id="1669400479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155752026" name="Picture">
+                        <wp:docPr id="1916904498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155752026" name="Picture"/>
+                                <pic:cNvPr id="1916904498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207551661" name="Picture">
+                        <wp:docPr id="1015646411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207551661" name="Picture"/>
+                                <pic:cNvPr id="1015646411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813504441" name="Picture">
+                        <wp:docPr id="752544326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813504441" name="Picture"/>
+                                <pic:cNvPr id="752544326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709124581" name="Picture">
+                        <wp:docPr id="1963410006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709124581" name="Picture"/>
+                                <pic:cNvPr id="1963410006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560008186" name="Picture">
+                        <wp:docPr id="806681287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560008186" name="Picture"/>
+                                <pic:cNvPr id="806681287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695994677" name="Picture">
+                        <wp:docPr id="230324750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695994677" name="Picture"/>
+                                <pic:cNvPr id="230324750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206802716" name="Picture">
+                        <wp:docPr id="2123684780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206802716" name="Picture"/>
+                                <pic:cNvPr id="2123684780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889884930" name="Picture">
+                        <wp:docPr id="2076763794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889884930" name="Picture"/>
+                                <pic:cNvPr id="2076763794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304518964" name="Picture">
+                        <wp:docPr id="1536917582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304518964" name="Picture"/>
+                                <pic:cNvPr id="1536917582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412190280" name="Picture">
+                  <wp:docPr id="1273592712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412190280" name="Picture"/>
+                          <pic:cNvPr id="1273592712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572030033" name="Picture">
+                  <wp:docPr id="1522274118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572030033" name="Picture"/>
+                          <pic:cNvPr id="1522274118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419258367" name="Picture">
+                  <wp:docPr id="226111695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419258367" name="Picture"/>
+                          <pic:cNvPr id="226111695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833978548" name="Picture">
+                  <wp:docPr id="1353078103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833978548" name="Picture"/>
+                          <pic:cNvPr id="1353078103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340564700" name="Picture">
+                  <wp:docPr id="1839246907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340564700" name="Picture"/>
+                          <pic:cNvPr id="1839246907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071899671" name="Picture">
+                  <wp:docPr id="1870452918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071899671" name="Picture"/>
+                          <pic:cNvPr id="1870452918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420258477" name="Picture">
+                        <wp:docPr id="1868396951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420258477" name="Picture"/>
+                                <pic:cNvPr id="1868396951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625728486" name="Picture">
+                  <wp:docPr id="1625452228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625728486" name="Picture"/>
+                          <pic:cNvPr id="1625452228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133869734" name="Picture">
+                  <wp:docPr id="1893317678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133869734" name="Picture"/>
+                          <pic:cNvPr id="1893317678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065658686" name="Picture">
+                  <wp:docPr id="1959588451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065658686" name="Picture"/>
+                          <pic:cNvPr id="1959588451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852191591" name="Picture">
+                  <wp:docPr id="1844819340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852191591" name="Picture"/>
+                          <pic:cNvPr id="1844819340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492429039" name="Picture">
+                  <wp:docPr id="1234082187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492429039" name="Picture"/>
+                          <pic:cNvPr id="1234082187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363001545" name="Picture">
+                  <wp:docPr id="1983263496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363001545" name="Picture"/>
+                          <pic:cNvPr id="1983263496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918056733" name="Picture">
+                        <wp:docPr id="1607914101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918056733" name="Picture"/>
+                                <pic:cNvPr id="1607914101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980415596" name="Picture">
+                        <wp:docPr id="330753155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980415596" name="Picture"/>
+                                <pic:cNvPr id="330753155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361033709" name="Picture">
+                  <wp:docPr id="2048575994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361033709" name="Picture"/>
+                          <pic:cNvPr id="2048575994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687791810" name="Picture">
+                  <wp:docPr id="1941417168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687791810" name="Picture"/>
+                          <pic:cNvPr id="1941417168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750482122" name="Picture">
+                  <wp:docPr id="1259289360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750482122" name="Picture"/>
+                          <pic:cNvPr id="1259289360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662500091" name="Picture">
+                  <wp:docPr id="449242971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662500091" name="Picture"/>
+                          <pic:cNvPr id="449242971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714846267" name="Picture">
+                  <wp:docPr id="1085898612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714846267" name="Picture"/>
+                          <pic:cNvPr id="1085898612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056844383" name="Picture">
+                  <wp:docPr id="1400801926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056844383" name="Picture"/>
+                          <pic:cNvPr id="1400801926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424742252" name="Picture">
+                        <wp:docPr id="1507502937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424742252" name="Picture"/>
+                                <pic:cNvPr id="1507502937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618014741" name="Picture">
+                  <wp:docPr id="2128027742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618014741" name="Picture"/>
+                          <pic:cNvPr id="2128027742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97018529" name="Picture">
+                  <wp:docPr id="518684635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97018529" name="Picture"/>
+                          <pic:cNvPr id="518684635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745010685" name="Picture">
+                  <wp:docPr id="1357223907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745010685" name="Picture"/>
+                          <pic:cNvPr id="1357223907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622891842" name="Picture">
+                  <wp:docPr id="1032639422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622891842" name="Picture"/>
+                          <pic:cNvPr id="1032639422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029646233" name="Picture">
+                  <wp:docPr id="924857778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029646233" name="Picture"/>
+                          <pic:cNvPr id="924857778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571712753" name="Picture">
+                  <wp:docPr id="183794842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571712753" name="Picture"/>
+                          <pic:cNvPr id="183794842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579576863" name="Picture">
+                        <wp:docPr id="876984708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579576863" name="Picture"/>
+                                <pic:cNvPr id="876984708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486675555" name="Picture">
+                  <wp:docPr id="1678635415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486675555" name="Picture"/>
+                          <pic:cNvPr id="1678635415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658253440" name="Picture">
+                  <wp:docPr id="2099113227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658253440" name="Picture"/>
+                          <pic:cNvPr id="2099113227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055899241" name="Picture">
+                  <wp:docPr id="8737873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055899241" name="Picture"/>
+                          <pic:cNvPr id="8737873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051717735" name="Picture">
+                  <wp:docPr id="1943782946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051717735" name="Picture"/>
+                          <pic:cNvPr id="1943782946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50761518" name="Picture">
+                  <wp:docPr id="692364508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50761518" name="Picture"/>
+                          <pic:cNvPr id="692364508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097205659" name="Picture">
+                  <wp:docPr id="469525552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097205659" name="Picture"/>
+                          <pic:cNvPr id="469525552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601126048" name="Picture">
+                  <wp:docPr id="823499575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601126048" name="Picture"/>
+                          <pic:cNvPr id="823499575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360452666" name="Picture">
+                  <wp:docPr id="168916412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360452666" name="Picture"/>
+                          <pic:cNvPr id="168916412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410030832" name="Picture">
+                  <wp:docPr id="1613853513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410030832" name="Picture"/>
+                          <pic:cNvPr id="1613853513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>