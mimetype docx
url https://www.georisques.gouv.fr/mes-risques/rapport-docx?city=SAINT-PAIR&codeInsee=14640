--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760673225" name="Picture">
+                  <wp:docPr id="1897126855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760673225" name="Picture"/>
+                          <pic:cNvPr id="1897126855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899964011" name="Picture">
+                  <wp:docPr id="1295180248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899964011" name="Picture"/>
+                          <pic:cNvPr id="1295180248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059912228" name="Picture">
+                        <wp:docPr id="1267104557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059912228" name="Picture"/>
+                                <pic:cNvPr id="1267104557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905036296" name="Picture">
+                  <wp:docPr id="393824063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905036296" name="Picture"/>
+                          <pic:cNvPr id="393824063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594239713" name="Picture">
+                  <wp:docPr id="1968565082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594239713" name="Picture"/>
+                          <pic:cNvPr id="1968565082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844240550" name="Picture">
+                  <wp:docPr id="717975835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844240550" name="Picture"/>
+                          <pic:cNvPr id="717975835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117872104" name="Picture">
+                  <wp:docPr id="1662552900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117872104" name="Picture"/>
+                          <pic:cNvPr id="1662552900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798976340" name="Picture">
+                  <wp:docPr id="208824262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798976340" name="Picture"/>
+                          <pic:cNvPr id="208824262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328626286" name="Picture">
+                        <wp:docPr id="888790900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328626286" name="Picture"/>
+                                <pic:cNvPr id="888790900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910093164" name="Picture">
+                        <wp:docPr id="1813777187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910093164" name="Picture"/>
+                                <pic:cNvPr id="1813777187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818198290" name="Picture">
+                        <wp:docPr id="247858880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818198290" name="Picture"/>
+                                <pic:cNvPr id="247858880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317510439" name="Picture">
+                        <wp:docPr id="294718617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317510439" name="Picture"/>
+                                <pic:cNvPr id="294718617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20662745" name="Picture">
+                        <wp:docPr id="2052128761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20662745" name="Picture"/>
+                                <pic:cNvPr id="2052128761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669400479" name="Picture">
+                        <wp:docPr id="1801232823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669400479" name="Picture"/>
+                                <pic:cNvPr id="1801232823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916904498" name="Picture">
+                        <wp:docPr id="586333294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916904498" name="Picture"/>
+                                <pic:cNvPr id="586333294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015646411" name="Picture">
+                        <wp:docPr id="489565833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015646411" name="Picture"/>
+                                <pic:cNvPr id="489565833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752544326" name="Picture">
+                        <wp:docPr id="93802311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752544326" name="Picture"/>
+                                <pic:cNvPr id="93802311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963410006" name="Picture">
+                        <wp:docPr id="2067740221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963410006" name="Picture"/>
+                                <pic:cNvPr id="2067740221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806681287" name="Picture">
+                        <wp:docPr id="627316298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806681287" name="Picture"/>
+                                <pic:cNvPr id="627316298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230324750" name="Picture">
+                        <wp:docPr id="488124344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230324750" name="Picture"/>
+                                <pic:cNvPr id="488124344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123684780" name="Picture">
+                        <wp:docPr id="1229899121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123684780" name="Picture"/>
+                                <pic:cNvPr id="1229899121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076763794" name="Picture">
+                        <wp:docPr id="418150757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076763794" name="Picture"/>
+                                <pic:cNvPr id="418150757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536917582" name="Picture">
+                        <wp:docPr id="318832977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536917582" name="Picture"/>
+                                <pic:cNvPr id="318832977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273592712" name="Picture">
+                  <wp:docPr id="801547197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273592712" name="Picture"/>
+                          <pic:cNvPr id="801547197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522274118" name="Picture">
+                  <wp:docPr id="140090207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522274118" name="Picture"/>
+                          <pic:cNvPr id="140090207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226111695" name="Picture">
+                  <wp:docPr id="1274935899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226111695" name="Picture"/>
+                          <pic:cNvPr id="1274935899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353078103" name="Picture">
+                  <wp:docPr id="1101774078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353078103" name="Picture"/>
+                          <pic:cNvPr id="1101774078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839246907" name="Picture">
+                  <wp:docPr id="747117850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839246907" name="Picture"/>
+                          <pic:cNvPr id="747117850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870452918" name="Picture">
+                  <wp:docPr id="1749558734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870452918" name="Picture"/>
+                          <pic:cNvPr id="1749558734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868396951" name="Picture">
+                        <wp:docPr id="449082911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868396951" name="Picture"/>
+                                <pic:cNvPr id="449082911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625452228" name="Picture">
+                  <wp:docPr id="1246414043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625452228" name="Picture"/>
+                          <pic:cNvPr id="1246414043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893317678" name="Picture">
+                  <wp:docPr id="1771832454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893317678" name="Picture"/>
+                          <pic:cNvPr id="1771832454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959588451" name="Picture">
+                  <wp:docPr id="1347543844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959588451" name="Picture"/>
+                          <pic:cNvPr id="1347543844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844819340" name="Picture">
+                  <wp:docPr id="1187100281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844819340" name="Picture"/>
+                          <pic:cNvPr id="1187100281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234082187" name="Picture">
+                  <wp:docPr id="359691439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234082187" name="Picture"/>
+                          <pic:cNvPr id="359691439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983263496" name="Picture">
+                  <wp:docPr id="1797512353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983263496" name="Picture"/>
+                          <pic:cNvPr id="1797512353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607914101" name="Picture">
+                        <wp:docPr id="142258965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607914101" name="Picture"/>
+                                <pic:cNvPr id="142258965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330753155" name="Picture">
+                        <wp:docPr id="894345090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330753155" name="Picture"/>
+                                <pic:cNvPr id="894345090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048575994" name="Picture">
+                  <wp:docPr id="1760653349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048575994" name="Picture"/>
+                          <pic:cNvPr id="1760653349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941417168" name="Picture">
+                  <wp:docPr id="1478241257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941417168" name="Picture"/>
+                          <pic:cNvPr id="1478241257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259289360" name="Picture">
+                  <wp:docPr id="1466089361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259289360" name="Picture"/>
+                          <pic:cNvPr id="1466089361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449242971" name="Picture">
+                  <wp:docPr id="351041376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449242971" name="Picture"/>
+                          <pic:cNvPr id="351041376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085898612" name="Picture">
+                  <wp:docPr id="1398972203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085898612" name="Picture"/>
+                          <pic:cNvPr id="1398972203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400801926" name="Picture">
+                  <wp:docPr id="298725145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400801926" name="Picture"/>
+                          <pic:cNvPr id="298725145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507502937" name="Picture">
+                        <wp:docPr id="1988374796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507502937" name="Picture"/>
+                                <pic:cNvPr id="1988374796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128027742" name="Picture">
+                  <wp:docPr id="382889506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128027742" name="Picture"/>
+                          <pic:cNvPr id="382889506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518684635" name="Picture">
+                  <wp:docPr id="1401676085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518684635" name="Picture"/>
+                          <pic:cNvPr id="1401676085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357223907" name="Picture">
+                  <wp:docPr id="1774808529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357223907" name="Picture"/>
+                          <pic:cNvPr id="1774808529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032639422" name="Picture">
+                  <wp:docPr id="988776293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032639422" name="Picture"/>
+                          <pic:cNvPr id="988776293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924857778" name="Picture">
+                  <wp:docPr id="785727843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924857778" name="Picture"/>
+                          <pic:cNvPr id="785727843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183794842" name="Picture">
+                  <wp:docPr id="539798117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183794842" name="Picture"/>
+                          <pic:cNvPr id="539798117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876984708" name="Picture">
+                        <wp:docPr id="377162753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876984708" name="Picture"/>
+                                <pic:cNvPr id="377162753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678635415" name="Picture">
+                  <wp:docPr id="1852516745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678635415" name="Picture"/>
+                          <pic:cNvPr id="1852516745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099113227" name="Picture">
+                  <wp:docPr id="540949313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099113227" name="Picture"/>
+                          <pic:cNvPr id="540949313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8737873" name="Picture">
+                  <wp:docPr id="2092616900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8737873" name="Picture"/>
+                          <pic:cNvPr id="2092616900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943782946" name="Picture">
+                  <wp:docPr id="1606384790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943782946" name="Picture"/>
+                          <pic:cNvPr id="1606384790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692364508" name="Picture">
+                  <wp:docPr id="435757435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692364508" name="Picture"/>
+                          <pic:cNvPr id="435757435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469525552" name="Picture">
+                  <wp:docPr id="339925346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469525552" name="Picture"/>
+                          <pic:cNvPr id="339925346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823499575" name="Picture">
+                  <wp:docPr id="984514831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823499575" name="Picture"/>
+                          <pic:cNvPr id="984514831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168916412" name="Picture">
+                  <wp:docPr id="688533552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168916412" name="Picture"/>
+                          <pic:cNvPr id="688533552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613853513" name="Picture">
+                  <wp:docPr id="1647157893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613853513" name="Picture"/>
+                          <pic:cNvPr id="1647157893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>