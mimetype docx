--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597236602" name="Picture">
+                  <wp:docPr id="945050316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597236602" name="Picture"/>
+                          <pic:cNvPr id="945050316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400005727" name="Picture">
+                  <wp:docPr id="768782672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400005727" name="Picture"/>
+                          <pic:cNvPr id="768782672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428498579" name="Picture">
+                        <wp:docPr id="1257273328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428498579" name="Picture"/>
+                                <pic:cNvPr id="1257273328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971496445" name="Picture">
+                  <wp:docPr id="1140675717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971496445" name="Picture"/>
+                          <pic:cNvPr id="1140675717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245721475" name="Picture">
+                  <wp:docPr id="358090052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245721475" name="Picture"/>
+                          <pic:cNvPr id="358090052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40535112" name="Picture">
+                  <wp:docPr id="348546683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40535112" name="Picture"/>
+                          <pic:cNvPr id="348546683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670494348" name="Picture">
+                  <wp:docPr id="1839005933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670494348" name="Picture"/>
+                          <pic:cNvPr id="1839005933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230583298" name="Picture">
+                  <wp:docPr id="1901511130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230583298" name="Picture"/>
+                          <pic:cNvPr id="1901511130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860895454" name="Picture">
+                        <wp:docPr id="349675638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860895454" name="Picture"/>
+                                <pic:cNvPr id="349675638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699252303" name="Picture">
+                        <wp:docPr id="954078574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699252303" name="Picture"/>
+                                <pic:cNvPr id="954078574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398267491" name="Picture">
+                        <wp:docPr id="1709240675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398267491" name="Picture"/>
+                                <pic:cNvPr id="1709240675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422260411" name="Picture">
+                        <wp:docPr id="1544301478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422260411" name="Picture"/>
+                                <pic:cNvPr id="1544301478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644636883" name="Picture">
+                        <wp:docPr id="1404279277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644636883" name="Picture"/>
+                                <pic:cNvPr id="1404279277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587666915" name="Picture">
+                        <wp:docPr id="665665982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587666915" name="Picture"/>
+                                <pic:cNvPr id="665665982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968625306" name="Picture">
+                        <wp:docPr id="1630098268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968625306" name="Picture"/>
+                                <pic:cNvPr id="1630098268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886349860" name="Picture">
+                        <wp:docPr id="200527840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886349860" name="Picture"/>
+                                <pic:cNvPr id="200527840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60821627" name="Picture">
+                        <wp:docPr id="795541960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60821627" name="Picture"/>
+                                <pic:cNvPr id="795541960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455431883" name="Picture">
+                        <wp:docPr id="2061990054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455431883" name="Picture"/>
+                                <pic:cNvPr id="2061990054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910298439" name="Picture">
+                        <wp:docPr id="1100278407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910298439" name="Picture"/>
+                                <pic:cNvPr id="1100278407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794047953" name="Picture">
+                        <wp:docPr id="977981269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794047953" name="Picture"/>
+                                <pic:cNvPr id="977981269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511226740" name="Picture">
+                        <wp:docPr id="853978219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511226740" name="Picture"/>
+                                <pic:cNvPr id="853978219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777182951" name="Picture">
+                        <wp:docPr id="766822669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777182951" name="Picture"/>
+                                <pic:cNvPr id="766822669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112221779" name="Picture">
+                        <wp:docPr id="890587092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112221779" name="Picture"/>
+                                <pic:cNvPr id="890587092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62085311" name="Picture">
+                  <wp:docPr id="966308205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62085311" name="Picture"/>
+                          <pic:cNvPr id="966308205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856084136" name="Picture">
+                  <wp:docPr id="557715537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856084136" name="Picture"/>
+                          <pic:cNvPr id="557715537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153938748" name="Picture">
+                  <wp:docPr id="877319841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153938748" name="Picture"/>
+                          <pic:cNvPr id="877319841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053959029" name="Picture">
+                  <wp:docPr id="662554312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053959029" name="Picture"/>
+                          <pic:cNvPr id="662554312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698882432" name="Picture">
+                  <wp:docPr id="1797977187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698882432" name="Picture"/>
+                          <pic:cNvPr id="1797977187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063990487" name="Picture">
+                  <wp:docPr id="437245644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063990487" name="Picture"/>
+                          <pic:cNvPr id="437245644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124822998" name="Picture">
+                        <wp:docPr id="1296462497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124822998" name="Picture"/>
+                                <pic:cNvPr id="1296462497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852236476" name="Picture">
+                  <wp:docPr id="1106055166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852236476" name="Picture"/>
+                          <pic:cNvPr id="1106055166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999437158" name="Picture">
+                  <wp:docPr id="471404660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999437158" name="Picture"/>
+                          <pic:cNvPr id="471404660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970321472" name="Picture">
+                  <wp:docPr id="1647618604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970321472" name="Picture"/>
+                          <pic:cNvPr id="1647618604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251144457" name="Picture">
+                  <wp:docPr id="1259366889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251144457" name="Picture"/>
+                          <pic:cNvPr id="1259366889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154534694" name="Picture">
+                  <wp:docPr id="648718544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154534694" name="Picture"/>
+                          <pic:cNvPr id="648718544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927934926" name="Picture">
+                  <wp:docPr id="1671158328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927934926" name="Picture"/>
+                          <pic:cNvPr id="1671158328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571435212" name="Picture">
+                        <wp:docPr id="633972702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571435212" name="Picture"/>
+                                <pic:cNvPr id="633972702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910161181" name="Picture">
+                        <wp:docPr id="1661631301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910161181" name="Picture"/>
+                                <pic:cNvPr id="1661631301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982490436" name="Picture">
+                  <wp:docPr id="194369453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982490436" name="Picture"/>
+                          <pic:cNvPr id="194369453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895736948" name="Picture">
+                  <wp:docPr id="1664312782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895736948" name="Picture"/>
+                          <pic:cNvPr id="1664312782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340184917" name="Picture">
+                  <wp:docPr id="156851714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340184917" name="Picture"/>
+                          <pic:cNvPr id="156851714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024319748" name="Picture">
+                  <wp:docPr id="1343542397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024319748" name="Picture"/>
+                          <pic:cNvPr id="1343542397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576781415" name="Picture">
+                  <wp:docPr id="2061395108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576781415" name="Picture"/>
+                          <pic:cNvPr id="2061395108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922482178" name="Picture">
+                  <wp:docPr id="1251154082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922482178" name="Picture"/>
+                          <pic:cNvPr id="1251154082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912220368" name="Picture">
+                        <wp:docPr id="1705374831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912220368" name="Picture"/>
+                                <pic:cNvPr id="1705374831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891839037" name="Picture">
+                  <wp:docPr id="933344881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891839037" name="Picture"/>
+                          <pic:cNvPr id="933344881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724426737" name="Picture">
+                  <wp:docPr id="2046693291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724426737" name="Picture"/>
+                          <pic:cNvPr id="2046693291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753679755" name="Picture">
+                  <wp:docPr id="216384250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753679755" name="Picture"/>
+                          <pic:cNvPr id="216384250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994353685" name="Picture">
+                  <wp:docPr id="1538410037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994353685" name="Picture"/>
+                          <pic:cNvPr id="1538410037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789638227" name="Picture">
+                  <wp:docPr id="153821220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789638227" name="Picture"/>
+                          <pic:cNvPr id="153821220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467672113" name="Picture">
+                  <wp:docPr id="1749228652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467672113" name="Picture"/>
+                          <pic:cNvPr id="1749228652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154128036" name="Picture">
+                        <wp:docPr id="729302930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154128036" name="Picture"/>
+                                <pic:cNvPr id="729302930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032295097" name="Picture">
+                  <wp:docPr id="2040904602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032295097" name="Picture"/>
+                          <pic:cNvPr id="2040904602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756560405" name="Picture">
+                  <wp:docPr id="277362667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756560405" name="Picture"/>
+                          <pic:cNvPr id="277362667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685792865" name="Picture">
+                  <wp:docPr id="264772849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685792865" name="Picture"/>
+                          <pic:cNvPr id="264772849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712560076" name="Picture">
+                  <wp:docPr id="1119459972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712560076" name="Picture"/>
+                          <pic:cNvPr id="1119459972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904068854" name="Picture">
+                  <wp:docPr id="1329084144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904068854" name="Picture"/>
+                          <pic:cNvPr id="1329084144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408080963" name="Picture">
+                  <wp:docPr id="1926431305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408080963" name="Picture"/>
+                          <pic:cNvPr id="1926431305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712107705" name="Picture">
+                  <wp:docPr id="553346708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712107705" name="Picture"/>
+                          <pic:cNvPr id="553346708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109323809" name="Picture">
+                  <wp:docPr id="1865504913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109323809" name="Picture"/>
+                          <pic:cNvPr id="1865504913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424223117" name="Picture">
+                  <wp:docPr id="381005235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424223117" name="Picture"/>
+                          <pic:cNvPr id="381005235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>