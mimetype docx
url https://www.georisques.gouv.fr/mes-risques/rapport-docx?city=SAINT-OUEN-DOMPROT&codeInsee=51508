--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144999758" name="Picture">
+                  <wp:docPr id="512134665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144999758" name="Picture"/>
+                          <pic:cNvPr id="512134665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024973782" name="Picture">
+                  <wp:docPr id="715890120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024973782" name="Picture"/>
+                          <pic:cNvPr id="715890120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474708271" name="Picture">
+                        <wp:docPr id="1396086890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474708271" name="Picture"/>
+                                <pic:cNvPr id="1396086890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067007321" name="Picture">
+                  <wp:docPr id="1880084084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067007321" name="Picture"/>
+                          <pic:cNvPr id="1880084084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208199023" name="Picture">
+                  <wp:docPr id="1683194036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208199023" name="Picture"/>
+                          <pic:cNvPr id="1683194036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479863191" name="Picture">
+                  <wp:docPr id="33124863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479863191" name="Picture"/>
+                          <pic:cNvPr id="33124863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475126186" name="Picture">
+                  <wp:docPr id="1519985540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475126186" name="Picture"/>
+                          <pic:cNvPr id="1519985540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595750432" name="Picture">
+                  <wp:docPr id="2031721256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595750432" name="Picture"/>
+                          <pic:cNvPr id="2031721256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414321955" name="Picture">
+                        <wp:docPr id="674356190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414321955" name="Picture"/>
+                                <pic:cNvPr id="674356190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563232661" name="Picture">
+                        <wp:docPr id="671047001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563232661" name="Picture"/>
+                                <pic:cNvPr id="671047001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734603104" name="Picture">
+                        <wp:docPr id="1587266180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734603104" name="Picture"/>
+                                <pic:cNvPr id="1587266180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812499663" name="Picture">
+                        <wp:docPr id="502329450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812499663" name="Picture"/>
+                                <pic:cNvPr id="502329450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554539917" name="Picture">
+                        <wp:docPr id="1713669255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554539917" name="Picture"/>
+                                <pic:cNvPr id="1713669255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378795105" name="Picture">
+                        <wp:docPr id="1435437476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378795105" name="Picture"/>
+                                <pic:cNvPr id="1435437476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740442312" name="Picture">
+                        <wp:docPr id="776350952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740442312" name="Picture"/>
+                                <pic:cNvPr id="776350952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134954938" name="Picture">
+                        <wp:docPr id="763580831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134954938" name="Picture"/>
+                                <pic:cNvPr id="763580831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795340542" name="Picture">
+                        <wp:docPr id="1059244506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795340542" name="Picture"/>
+                                <pic:cNvPr id="1059244506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58097784" name="Picture">
+                        <wp:docPr id="1303117965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58097784" name="Picture"/>
+                                <pic:cNvPr id="1303117965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562662975" name="Picture">
+                        <wp:docPr id="1808478858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562662975" name="Picture"/>
+                                <pic:cNvPr id="1808478858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269344950" name="Picture">
+                        <wp:docPr id="384469193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269344950" name="Picture"/>
+                                <pic:cNvPr id="384469193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105896698" name="Picture">
+                        <wp:docPr id="110134856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105896698" name="Picture"/>
+                                <pic:cNvPr id="110134856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022520321" name="Picture">
+                        <wp:docPr id="1318958411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022520321" name="Picture"/>
+                                <pic:cNvPr id="1318958411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427704545" name="Picture">
+                        <wp:docPr id="1589084422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427704545" name="Picture"/>
+                                <pic:cNvPr id="1589084422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788247918" name="Picture">
+                  <wp:docPr id="537539427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788247918" name="Picture"/>
+                          <pic:cNvPr id="537539427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145005178" name="Picture">
+                  <wp:docPr id="256922632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145005178" name="Picture"/>
+                          <pic:cNvPr id="256922632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062102976" name="Picture">
+                  <wp:docPr id="1173427696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062102976" name="Picture"/>
+                          <pic:cNvPr id="1173427696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195159924" name="Picture">
+                  <wp:docPr id="48412958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195159924" name="Picture"/>
+                          <pic:cNvPr id="48412958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65183796" name="Picture">
+                  <wp:docPr id="1145697563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65183796" name="Picture"/>
+                          <pic:cNvPr id="1145697563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171684944" name="Picture">
+                  <wp:docPr id="849843215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171684944" name="Picture"/>
+                          <pic:cNvPr id="849843215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047057486" name="Picture">
+                        <wp:docPr id="841312638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047057486" name="Picture"/>
+                                <pic:cNvPr id="841312638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490069286" name="Picture">
+                  <wp:docPr id="1934633843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490069286" name="Picture"/>
+                          <pic:cNvPr id="1934633843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590022233" name="Picture">
+                  <wp:docPr id="126774664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590022233" name="Picture"/>
+                          <pic:cNvPr id="126774664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161563548" name="Picture">
+                  <wp:docPr id="519674526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161563548" name="Picture"/>
+                          <pic:cNvPr id="519674526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046489666" name="Picture">
+                  <wp:docPr id="1208871691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046489666" name="Picture"/>
+                          <pic:cNvPr id="1208871691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116236214" name="Picture">
+                  <wp:docPr id="1445855071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116236214" name="Picture"/>
+                          <pic:cNvPr id="1445855071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802793678" name="Picture">
+                  <wp:docPr id="303328548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802793678" name="Picture"/>
+                          <pic:cNvPr id="303328548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731045011" name="Picture">
+                        <wp:docPr id="469666937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731045011" name="Picture"/>
+                                <pic:cNvPr id="469666937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797399738" name="Picture">
+                  <wp:docPr id="707968879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797399738" name="Picture"/>
+                          <pic:cNvPr id="707968879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626462754" name="Picture">
+                  <wp:docPr id="1761194364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626462754" name="Picture"/>
+                          <pic:cNvPr id="1761194364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266462355" name="Picture">
+                  <wp:docPr id="1571108860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266462355" name="Picture"/>
+                          <pic:cNvPr id="1571108860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688942617" name="Picture">
+                  <wp:docPr id="1365884304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688942617" name="Picture"/>
+                          <pic:cNvPr id="1365884304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542828594" name="Picture">
+                  <wp:docPr id="1359733608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542828594" name="Picture"/>
+                          <pic:cNvPr id="1359733608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131849293" name="Picture">
+                  <wp:docPr id="1388548213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131849293" name="Picture"/>
+                          <pic:cNvPr id="1388548213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069149782" name="Picture">
+                        <wp:docPr id="1178657475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069149782" name="Picture"/>
+                                <pic:cNvPr id="1178657475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233871650" name="Picture">
+                  <wp:docPr id="147755590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233871650" name="Picture"/>
+                          <pic:cNvPr id="147755590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723029743" name="Picture">
+                  <wp:docPr id="1038686384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723029743" name="Picture"/>
+                          <pic:cNvPr id="1038686384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947212383" name="Picture">
+                  <wp:docPr id="1090287979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947212383" name="Picture"/>
+                          <pic:cNvPr id="1090287979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432616361" name="Picture">
+                  <wp:docPr id="1951968981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432616361" name="Picture"/>
+                          <pic:cNvPr id="1951968981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183177949" name="Picture">
+                  <wp:docPr id="1392938719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183177949" name="Picture"/>
+                          <pic:cNvPr id="1392938719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069325167" name="Picture">
+                  <wp:docPr id="159238852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069325167" name="Picture"/>
+                          <pic:cNvPr id="159238852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596530043" name="Picture">
+                        <wp:docPr id="1950030471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596530043" name="Picture"/>
+                                <pic:cNvPr id="1950030471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896278362" name="Picture">
+                  <wp:docPr id="301698951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896278362" name="Picture"/>
+                          <pic:cNvPr id="301698951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688766215" name="Picture">
+                  <wp:docPr id="1035485213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688766215" name="Picture"/>
+                          <pic:cNvPr id="1035485213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375094284" name="Picture">
+                  <wp:docPr id="281750561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375094284" name="Picture"/>
+                          <pic:cNvPr id="281750561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573873952" name="Picture">
+                  <wp:docPr id="1361787880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573873952" name="Picture"/>
+                          <pic:cNvPr id="1361787880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051346839" name="Picture">
+                  <wp:docPr id="1976079618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051346839" name="Picture"/>
+                          <pic:cNvPr id="1976079618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139919581" name="Picture">
+                  <wp:docPr id="1500967927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139919581" name="Picture"/>
+                          <pic:cNvPr id="1500967927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101488015" name="Picture">
+                  <wp:docPr id="1449829134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101488015" name="Picture"/>
+                          <pic:cNvPr id="1449829134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042317119" name="Picture">
+                  <wp:docPr id="218350146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042317119" name="Picture"/>
+                          <pic:cNvPr id="218350146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352692447" name="Picture">
+                  <wp:docPr id="95718553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352692447" name="Picture"/>
+                          <pic:cNvPr id="95718553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>