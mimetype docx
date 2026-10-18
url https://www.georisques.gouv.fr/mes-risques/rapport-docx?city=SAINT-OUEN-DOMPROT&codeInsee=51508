--- v1 (2026-10-13)
+++ v2 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512134665" name="Picture">
+                  <wp:docPr id="854248216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512134665" name="Picture"/>
+                          <pic:cNvPr id="854248216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715890120" name="Picture">
+                  <wp:docPr id="196329772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715890120" name="Picture"/>
+                          <pic:cNvPr id="196329772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396086890" name="Picture">
+                        <wp:docPr id="1377756820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396086890" name="Picture"/>
+                                <pic:cNvPr id="1377756820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880084084" name="Picture">
+                  <wp:docPr id="157315403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880084084" name="Picture"/>
+                          <pic:cNvPr id="157315403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683194036" name="Picture">
+                  <wp:docPr id="688279515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683194036" name="Picture"/>
+                          <pic:cNvPr id="688279515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33124863" name="Picture">
+                  <wp:docPr id="733177606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33124863" name="Picture"/>
+                          <pic:cNvPr id="733177606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519985540" name="Picture">
+                  <wp:docPr id="166654993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519985540" name="Picture"/>
+                          <pic:cNvPr id="166654993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031721256" name="Picture">
+                  <wp:docPr id="237429282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031721256" name="Picture"/>
+                          <pic:cNvPr id="237429282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674356190" name="Picture">
+                        <wp:docPr id="1645704420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674356190" name="Picture"/>
+                                <pic:cNvPr id="1645704420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671047001" name="Picture">
+                        <wp:docPr id="1388905234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671047001" name="Picture"/>
+                                <pic:cNvPr id="1388905234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587266180" name="Picture">
+                        <wp:docPr id="129376712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587266180" name="Picture"/>
+                                <pic:cNvPr id="129376712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502329450" name="Picture">
+                        <wp:docPr id="1951744174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502329450" name="Picture"/>
+                                <pic:cNvPr id="1951744174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713669255" name="Picture">
+                        <wp:docPr id="1363177695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713669255" name="Picture"/>
+                                <pic:cNvPr id="1363177695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435437476" name="Picture">
+                        <wp:docPr id="1250332610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435437476" name="Picture"/>
+                                <pic:cNvPr id="1250332610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776350952" name="Picture">
+                        <wp:docPr id="1257579379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776350952" name="Picture"/>
+                                <pic:cNvPr id="1257579379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763580831" name="Picture">
+                        <wp:docPr id="1570327430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763580831" name="Picture"/>
+                                <pic:cNvPr id="1570327430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059244506" name="Picture">
+                        <wp:docPr id="1702929770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059244506" name="Picture"/>
+                                <pic:cNvPr id="1702929770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303117965" name="Picture">
+                        <wp:docPr id="1860897702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303117965" name="Picture"/>
+                                <pic:cNvPr id="1860897702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808478858" name="Picture">
+                        <wp:docPr id="980630391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808478858" name="Picture"/>
+                                <pic:cNvPr id="980630391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384469193" name="Picture">
+                        <wp:docPr id="544780864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384469193" name="Picture"/>
+                                <pic:cNvPr id="544780864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110134856" name="Picture">
+                        <wp:docPr id="1471974026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110134856" name="Picture"/>
+                                <pic:cNvPr id="1471974026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318958411" name="Picture">
+                        <wp:docPr id="1489791363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318958411" name="Picture"/>
+                                <pic:cNvPr id="1489791363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589084422" name="Picture">
+                        <wp:docPr id="2053776484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589084422" name="Picture"/>
+                                <pic:cNvPr id="2053776484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537539427" name="Picture">
+                  <wp:docPr id="644950216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537539427" name="Picture"/>
+                          <pic:cNvPr id="644950216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256922632" name="Picture">
+                  <wp:docPr id="2118628712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256922632" name="Picture"/>
+                          <pic:cNvPr id="2118628712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173427696" name="Picture">
+                  <wp:docPr id="1972456503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173427696" name="Picture"/>
+                          <pic:cNvPr id="1972456503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48412958" name="Picture">
+                  <wp:docPr id="2011273018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48412958" name="Picture"/>
+                          <pic:cNvPr id="2011273018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145697563" name="Picture">
+                  <wp:docPr id="2002684272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145697563" name="Picture"/>
+                          <pic:cNvPr id="2002684272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849843215" name="Picture">
+                  <wp:docPr id="1718826419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849843215" name="Picture"/>
+                          <pic:cNvPr id="1718826419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841312638" name="Picture">
+                        <wp:docPr id="328232574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841312638" name="Picture"/>
+                                <pic:cNvPr id="328232574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934633843" name="Picture">
+                  <wp:docPr id="1736551675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934633843" name="Picture"/>
+                          <pic:cNvPr id="1736551675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126774664" name="Picture">
+                  <wp:docPr id="1757799393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126774664" name="Picture"/>
+                          <pic:cNvPr id="1757799393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519674526" name="Picture">
+                  <wp:docPr id="2016842521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519674526" name="Picture"/>
+                          <pic:cNvPr id="2016842521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208871691" name="Picture">
+                  <wp:docPr id="1639584668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208871691" name="Picture"/>
+                          <pic:cNvPr id="1639584668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445855071" name="Picture">
+                  <wp:docPr id="1277928549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445855071" name="Picture"/>
+                          <pic:cNvPr id="1277928549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303328548" name="Picture">
+                  <wp:docPr id="1159087903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303328548" name="Picture"/>
+                          <pic:cNvPr id="1159087903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469666937" name="Picture">
+                        <wp:docPr id="1314442045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469666937" name="Picture"/>
+                                <pic:cNvPr id="1314442045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707968879" name="Picture">
+                  <wp:docPr id="956388182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707968879" name="Picture"/>
+                          <pic:cNvPr id="956388182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761194364" name="Picture">
+                  <wp:docPr id="1729510131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761194364" name="Picture"/>
+                          <pic:cNvPr id="1729510131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571108860" name="Picture">
+                  <wp:docPr id="887233334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571108860" name="Picture"/>
+                          <pic:cNvPr id="887233334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365884304" name="Picture">
+                  <wp:docPr id="406372112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365884304" name="Picture"/>
+                          <pic:cNvPr id="406372112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359733608" name="Picture">
+                  <wp:docPr id="1433449768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359733608" name="Picture"/>
+                          <pic:cNvPr id="1433449768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388548213" name="Picture">
+                  <wp:docPr id="439770264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388548213" name="Picture"/>
+                          <pic:cNvPr id="439770264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178657475" name="Picture">
+                        <wp:docPr id="1883256826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178657475" name="Picture"/>
+                                <pic:cNvPr id="1883256826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147755590" name="Picture">
+                  <wp:docPr id="1480226806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147755590" name="Picture"/>
+                          <pic:cNvPr id="1480226806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038686384" name="Picture">
+                  <wp:docPr id="1772920985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038686384" name="Picture"/>
+                          <pic:cNvPr id="1772920985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090287979" name="Picture">
+                  <wp:docPr id="1775140203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090287979" name="Picture"/>
+                          <pic:cNvPr id="1775140203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951968981" name="Picture">
+                  <wp:docPr id="516749992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951968981" name="Picture"/>
+                          <pic:cNvPr id="516749992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392938719" name="Picture">
+                  <wp:docPr id="510379433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392938719" name="Picture"/>
+                          <pic:cNvPr id="510379433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159238852" name="Picture">
+                  <wp:docPr id="1113077443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159238852" name="Picture"/>
+                          <pic:cNvPr id="1113077443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950030471" name="Picture">
+                        <wp:docPr id="84863883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950030471" name="Picture"/>
+                                <pic:cNvPr id="84863883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301698951" name="Picture">
+                  <wp:docPr id="1502557098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301698951" name="Picture"/>
+                          <pic:cNvPr id="1502557098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035485213" name="Picture">
+                  <wp:docPr id="732944803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035485213" name="Picture"/>
+                          <pic:cNvPr id="732944803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281750561" name="Picture">
+                  <wp:docPr id="873296386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281750561" name="Picture"/>
+                          <pic:cNvPr id="873296386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361787880" name="Picture">
+                  <wp:docPr id="1272984032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361787880" name="Picture"/>
+                          <pic:cNvPr id="1272984032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976079618" name="Picture">
+                  <wp:docPr id="948972550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976079618" name="Picture"/>
+                          <pic:cNvPr id="948972550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500967927" name="Picture">
+                  <wp:docPr id="1078846718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500967927" name="Picture"/>
+                          <pic:cNvPr id="1078846718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449829134" name="Picture">
+                  <wp:docPr id="1968125380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449829134" name="Picture"/>
+                          <pic:cNvPr id="1968125380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218350146" name="Picture">
+                  <wp:docPr id="1650623513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218350146" name="Picture"/>
+                          <pic:cNvPr id="1650623513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95718553" name="Picture">
+                  <wp:docPr id="1900173144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95718553" name="Picture"/>
+                          <pic:cNvPr id="1900173144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>