--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574786189" name="Picture">
+                  <wp:docPr id="1204413498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574786189" name="Picture"/>
+                          <pic:cNvPr id="1204413498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302095847" name="Picture">
+                  <wp:docPr id="33334192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302095847" name="Picture"/>
+                          <pic:cNvPr id="33334192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914375381" name="Picture">
+                        <wp:docPr id="288271910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914375381" name="Picture"/>
+                                <pic:cNvPr id="288271910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106339236" name="Picture">
+                  <wp:docPr id="823378672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106339236" name="Picture"/>
+                          <pic:cNvPr id="823378672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136728931" name="Picture">
+                  <wp:docPr id="1874542081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136728931" name="Picture"/>
+                          <pic:cNvPr id="1874542081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968039823" name="Picture">
+                  <wp:docPr id="161172421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968039823" name="Picture"/>
+                          <pic:cNvPr id="161172421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281217362" name="Picture">
+                  <wp:docPr id="1587286446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281217362" name="Picture"/>
+                          <pic:cNvPr id="1587286446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116676327" name="Picture">
+                  <wp:docPr id="1735589113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116676327" name="Picture"/>
+                          <pic:cNvPr id="1735589113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639504753" name="Picture">
+                        <wp:docPr id="151149988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639504753" name="Picture"/>
+                                <pic:cNvPr id="151149988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140164738" name="Picture">
+                        <wp:docPr id="545346849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140164738" name="Picture"/>
+                                <pic:cNvPr id="545346849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826468132" name="Picture">
+                        <wp:docPr id="341101580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826468132" name="Picture"/>
+                                <pic:cNvPr id="341101580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025334203" name="Picture">
+                        <wp:docPr id="1851933823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025334203" name="Picture"/>
+                                <pic:cNvPr id="1851933823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266662724" name="Picture">
+                        <wp:docPr id="906243108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266662724" name="Picture"/>
+                                <pic:cNvPr id="906243108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94453644" name="Picture">
+                        <wp:docPr id="1450120185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94453644" name="Picture"/>
+                                <pic:cNvPr id="1450120185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987198309" name="Picture">
+                        <wp:docPr id="178311765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987198309" name="Picture"/>
+                                <pic:cNvPr id="178311765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733455836" name="Picture">
+                        <wp:docPr id="65173921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733455836" name="Picture"/>
+                                <pic:cNvPr id="65173921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158213937" name="Picture">
+                        <wp:docPr id="498161037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158213937" name="Picture"/>
+                                <pic:cNvPr id="498161037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082926988" name="Picture">
+                        <wp:docPr id="942052890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082926988" name="Picture"/>
+                                <pic:cNvPr id="942052890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464606824" name="Picture">
+                        <wp:docPr id="781156121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464606824" name="Picture"/>
+                                <pic:cNvPr id="781156121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350191485" name="Picture">
+                        <wp:docPr id="2065336699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350191485" name="Picture"/>
+                                <pic:cNvPr id="2065336699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745751328" name="Picture">
+                  <wp:docPr id="226222179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745751328" name="Picture"/>
+                          <pic:cNvPr id="226222179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485401868" name="Picture">
+                  <wp:docPr id="18898766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485401868" name="Picture"/>
+                          <pic:cNvPr id="18898766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714910900" name="Picture">
+                  <wp:docPr id="1984863208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714910900" name="Picture"/>
+                          <pic:cNvPr id="1984863208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730548597" name="Picture">
+                  <wp:docPr id="1181919889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730548597" name="Picture"/>
+                          <pic:cNvPr id="1181919889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847355243" name="Picture">
+                  <wp:docPr id="928107378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847355243" name="Picture"/>
+                          <pic:cNvPr id="928107378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894717672" name="Picture">
+                  <wp:docPr id="1610952096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894717672" name="Picture"/>
+                          <pic:cNvPr id="1610952096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119240855" name="Picture">
+                        <wp:docPr id="394536911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119240855" name="Picture"/>
+                                <pic:cNvPr id="394536911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831946517" name="Picture">
+                  <wp:docPr id="1420388251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831946517" name="Picture"/>
+                          <pic:cNvPr id="1420388251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64609770" name="Picture">
+                  <wp:docPr id="25558300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64609770" name="Picture"/>
+                          <pic:cNvPr id="25558300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608176326" name="Picture">
+                  <wp:docPr id="931727548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608176326" name="Picture"/>
+                          <pic:cNvPr id="931727548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634375058" name="Picture">
+                  <wp:docPr id="265061943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634375058" name="Picture"/>
+                          <pic:cNvPr id="265061943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164901800" name="Picture">
+                  <wp:docPr id="489775536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164901800" name="Picture"/>
+                          <pic:cNvPr id="489775536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415078390" name="Picture">
+                  <wp:docPr id="875504062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415078390" name="Picture"/>
+                          <pic:cNvPr id="875504062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025049349" name="Picture">
+                        <wp:docPr id="508573210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025049349" name="Picture"/>
+                                <pic:cNvPr id="508573210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644534331" name="Picture">
+                        <wp:docPr id="1480885493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644534331" name="Picture"/>
+                                <pic:cNvPr id="1480885493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402928856" name="Picture">
+                  <wp:docPr id="1203472641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402928856" name="Picture"/>
+                          <pic:cNvPr id="1203472641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788661678" name="Picture">
+                  <wp:docPr id="1450912782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788661678" name="Picture"/>
+                          <pic:cNvPr id="1450912782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418159143" name="Picture">
+                  <wp:docPr id="1472263846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418159143" name="Picture"/>
+                          <pic:cNvPr id="1472263846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868788545" name="Picture">
+                  <wp:docPr id="957576272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868788545" name="Picture"/>
+                          <pic:cNvPr id="957576272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181399399" name="Picture">
+                  <wp:docPr id="1249235551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181399399" name="Picture"/>
+                          <pic:cNvPr id="1249235551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018260735" name="Picture">
+                  <wp:docPr id="32136621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018260735" name="Picture"/>
+                          <pic:cNvPr id="32136621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616757035" name="Picture">
+                        <wp:docPr id="1346413039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616757035" name="Picture"/>
+                                <pic:cNvPr id="1346413039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329490904" name="Picture">
+                  <wp:docPr id="51681663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329490904" name="Picture"/>
+                          <pic:cNvPr id="51681663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516033461" name="Picture">
+                  <wp:docPr id="718491456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516033461" name="Picture"/>
+                          <pic:cNvPr id="718491456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21302102" name="Picture">
+                  <wp:docPr id="573784880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21302102" name="Picture"/>
+                          <pic:cNvPr id="573784880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971049057" name="Picture">
+                  <wp:docPr id="1631617486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971049057" name="Picture"/>
+                          <pic:cNvPr id="1631617486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624750981" name="Picture">
+                  <wp:docPr id="357954603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624750981" name="Picture"/>
+                          <pic:cNvPr id="357954603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030388465" name="Picture">
+                  <wp:docPr id="1521033986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030388465" name="Picture"/>
+                          <pic:cNvPr id="1521033986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242721631" name="Picture">
+                        <wp:docPr id="1809357419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242721631" name="Picture"/>
+                                <pic:cNvPr id="1809357419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425957920" name="Picture">
+                  <wp:docPr id="2021266721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425957920" name="Picture"/>
+                          <pic:cNvPr id="2021266721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453157067" name="Picture">
+                  <wp:docPr id="599788302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453157067" name="Picture"/>
+                          <pic:cNvPr id="599788302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936059663" name="Picture">
+                  <wp:docPr id="1987399939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936059663" name="Picture"/>
+                          <pic:cNvPr id="1987399939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>