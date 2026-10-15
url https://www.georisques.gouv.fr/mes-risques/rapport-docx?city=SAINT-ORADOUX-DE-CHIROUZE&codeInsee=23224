--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446218607" name="Picture">
+                  <wp:docPr id="287907342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446218607" name="Picture"/>
+                          <pic:cNvPr id="287907342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452093503" name="Picture">
+                  <wp:docPr id="2120090042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452093503" name="Picture"/>
+                          <pic:cNvPr id="2120090042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79306966" name="Picture">
+                        <wp:docPr id="1286632584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79306966" name="Picture"/>
+                                <pic:cNvPr id="1286632584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578054593" name="Picture">
+                  <wp:docPr id="1074444294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578054593" name="Picture"/>
+                          <pic:cNvPr id="1074444294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493793547" name="Picture">
+                  <wp:docPr id="539222144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493793547" name="Picture"/>
+                          <pic:cNvPr id="539222144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409968782" name="Picture">
+                  <wp:docPr id="171972501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409968782" name="Picture"/>
+                          <pic:cNvPr id="171972501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522800101" name="Picture">
+                  <wp:docPr id="315230368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522800101" name="Picture"/>
+                          <pic:cNvPr id="315230368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821069340" name="Picture">
+                  <wp:docPr id="1481707404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821069340" name="Picture"/>
+                          <pic:cNvPr id="1481707404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628864685" name="Picture">
+                        <wp:docPr id="1146956295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628864685" name="Picture"/>
+                                <pic:cNvPr id="1146956295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411086568" name="Picture">
+                        <wp:docPr id="341504502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411086568" name="Picture"/>
+                                <pic:cNvPr id="341504502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495468051" name="Picture">
+                        <wp:docPr id="1146476387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495468051" name="Picture"/>
+                                <pic:cNvPr id="1146476387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131917370" name="Picture">
+                        <wp:docPr id="275176458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131917370" name="Picture"/>
+                                <pic:cNvPr id="275176458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770893881" name="Picture">
+                        <wp:docPr id="762046307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770893881" name="Picture"/>
+                                <pic:cNvPr id="762046307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616725321" name="Picture">
+                        <wp:docPr id="857369018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616725321" name="Picture"/>
+                                <pic:cNvPr id="857369018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582345323" name="Picture">
+                        <wp:docPr id="960094947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582345323" name="Picture"/>
+                                <pic:cNvPr id="960094947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124048085" name="Picture">
+                        <wp:docPr id="1612974438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124048085" name="Picture"/>
+                                <pic:cNvPr id="1612974438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580334129" name="Picture">
+                        <wp:docPr id="2078313569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580334129" name="Picture"/>
+                                <pic:cNvPr id="2078313569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411897983" name="Picture">
+                        <wp:docPr id="1566118608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411897983" name="Picture"/>
+                                <pic:cNvPr id="1566118608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523827450" name="Picture">
+                        <wp:docPr id="1839589504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523827450" name="Picture"/>
+                                <pic:cNvPr id="1839589504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829913677" name="Picture">
+                        <wp:docPr id="951686098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829913677" name="Picture"/>
+                                <pic:cNvPr id="951686098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075573640" name="Picture">
+                        <wp:docPr id="689016125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075573640" name="Picture"/>
+                                <pic:cNvPr id="689016125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074338054" name="Picture">
+                        <wp:docPr id="300817147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074338054" name="Picture"/>
+                                <pic:cNvPr id="300817147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302962868" name="Picture">
+                        <wp:docPr id="1447527418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302962868" name="Picture"/>
+                                <pic:cNvPr id="1447527418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569296873" name="Picture">
+                  <wp:docPr id="1835814661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569296873" name="Picture"/>
+                          <pic:cNvPr id="1835814661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606118444" name="Picture">
+                  <wp:docPr id="1593770380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606118444" name="Picture"/>
+                          <pic:cNvPr id="1593770380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439688450" name="Picture">
+                  <wp:docPr id="1225565869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439688450" name="Picture"/>
+                          <pic:cNvPr id="1225565869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639628020" name="Picture">
+                  <wp:docPr id="419375227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639628020" name="Picture"/>
+                          <pic:cNvPr id="419375227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078353706" name="Picture">
+                  <wp:docPr id="436758582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078353706" name="Picture"/>
+                          <pic:cNvPr id="436758582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54795851" name="Picture">
+                  <wp:docPr id="1377583829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54795851" name="Picture"/>
+                          <pic:cNvPr id="1377583829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224384367" name="Picture">
+                        <wp:docPr id="818804717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224384367" name="Picture"/>
+                                <pic:cNvPr id="818804717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21673096" name="Picture">
+                  <wp:docPr id="1459773778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21673096" name="Picture"/>
+                          <pic:cNvPr id="1459773778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385201551" name="Picture">
+                  <wp:docPr id="1830882483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385201551" name="Picture"/>
+                          <pic:cNvPr id="1830882483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710419603" name="Picture">
+                  <wp:docPr id="848096357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710419603" name="Picture"/>
+                          <pic:cNvPr id="848096357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673757960" name="Picture">
+                  <wp:docPr id="1060682755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673757960" name="Picture"/>
+                          <pic:cNvPr id="1060682755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233286767" name="Picture">
+                  <wp:docPr id="850299418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233286767" name="Picture"/>
+                          <pic:cNvPr id="850299418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716136778" name="Picture">
+                  <wp:docPr id="925075964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716136778" name="Picture"/>
+                          <pic:cNvPr id="925075964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356881242" name="Picture">
+                        <wp:docPr id="1248314820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356881242" name="Picture"/>
+                                <pic:cNvPr id="1248314820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576907971" name="Picture">
+                  <wp:docPr id="1629542685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576907971" name="Picture"/>
+                          <pic:cNvPr id="1629542685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470566702" name="Picture">
+                  <wp:docPr id="1142969549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470566702" name="Picture"/>
+                          <pic:cNvPr id="1142969549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554307318" name="Picture">
+                  <wp:docPr id="1725985741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554307318" name="Picture"/>
+                          <pic:cNvPr id="1725985741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844458628" name="Picture">
+                  <wp:docPr id="707904026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844458628" name="Picture"/>
+                          <pic:cNvPr id="707904026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287460382" name="Picture">
+                  <wp:docPr id="1903994390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287460382" name="Picture"/>
+                          <pic:cNvPr id="1903994390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190158957" name="Picture">
+                  <wp:docPr id="1385405564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190158957" name="Picture"/>
+                          <pic:cNvPr id="1385405564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151660235" name="Picture">
+                        <wp:docPr id="551141286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151660235" name="Picture"/>
+                                <pic:cNvPr id="551141286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775635319" name="Picture">
+                  <wp:docPr id="1860675517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775635319" name="Picture"/>
+                          <pic:cNvPr id="1860675517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646048709" name="Picture">
+                  <wp:docPr id="1985330403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646048709" name="Picture"/>
+                          <pic:cNvPr id="1985330403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302586105" name="Picture">
+                  <wp:docPr id="1053892899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302586105" name="Picture"/>
+                          <pic:cNvPr id="1053892899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132804117" name="Picture">
+                  <wp:docPr id="2071337006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132804117" name="Picture"/>
+                          <pic:cNvPr id="2071337006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270790408" name="Picture">
+                  <wp:docPr id="990475220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270790408" name="Picture"/>
+                          <pic:cNvPr id="990475220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813830488" name="Picture">
+                  <wp:docPr id="1956705108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813830488" name="Picture"/>
+                          <pic:cNvPr id="1956705108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917024095" name="Picture">
+                        <wp:docPr id="695658467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917024095" name="Picture"/>
+                                <pic:cNvPr id="695658467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855035368" name="Picture">
+                  <wp:docPr id="1004796013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855035368" name="Picture"/>
+                          <pic:cNvPr id="1004796013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095195836" name="Picture">
+                  <wp:docPr id="632576269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095195836" name="Picture"/>
+                          <pic:cNvPr id="632576269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586116707" name="Picture">
+                  <wp:docPr id="57894842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586116707" name="Picture"/>
+                          <pic:cNvPr id="57894842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715253009" name="Picture">
+                  <wp:docPr id="283654208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715253009" name="Picture"/>
+                          <pic:cNvPr id="283654208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108979164" name="Picture">
+                  <wp:docPr id="161249631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108979164" name="Picture"/>
+                          <pic:cNvPr id="161249631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694650151" name="Picture">
+                  <wp:docPr id="1454125690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694650151" name="Picture"/>
+                          <pic:cNvPr id="1454125690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15899246" name="Picture">
+                  <wp:docPr id="885392610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15899246" name="Picture"/>
+                          <pic:cNvPr id="885392610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598225956" name="Picture">
+                  <wp:docPr id="1884500868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598225956" name="Picture"/>
+                          <pic:cNvPr id="1884500868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394458216" name="Picture">
+                  <wp:docPr id="1168076854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394458216" name="Picture"/>
+                          <pic:cNvPr id="1168076854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>