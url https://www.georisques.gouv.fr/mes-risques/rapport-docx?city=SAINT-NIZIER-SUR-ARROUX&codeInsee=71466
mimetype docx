--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476585400" name="Picture">
+                  <wp:docPr id="464276964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476585400" name="Picture"/>
+                          <pic:cNvPr id="464276964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898939652" name="Picture">
+                  <wp:docPr id="624851127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898939652" name="Picture"/>
+                          <pic:cNvPr id="624851127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802040224" name="Picture">
+                        <wp:docPr id="1002365672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802040224" name="Picture"/>
+                                <pic:cNvPr id="1002365672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267642430" name="Picture">
+                  <wp:docPr id="179237180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267642430" name="Picture"/>
+                          <pic:cNvPr id="179237180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11346385" name="Picture">
+                  <wp:docPr id="1004598167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11346385" name="Picture"/>
+                          <pic:cNvPr id="1004598167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259776814" name="Picture">
+                  <wp:docPr id="761836452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259776814" name="Picture"/>
+                          <pic:cNvPr id="761836452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267913411" name="Picture">
+                  <wp:docPr id="530624096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267913411" name="Picture"/>
+                          <pic:cNvPr id="530624096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495939716" name="Picture">
+                  <wp:docPr id="1567983986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495939716" name="Picture"/>
+                          <pic:cNvPr id="1567983986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000758883" name="Picture">
+                        <wp:docPr id="2141136765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000758883" name="Picture"/>
+                                <pic:cNvPr id="2141136765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854688719" name="Picture">
+                        <wp:docPr id="1245135192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854688719" name="Picture"/>
+                                <pic:cNvPr id="1245135192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558799752" name="Picture">
+                        <wp:docPr id="1653645886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558799752" name="Picture"/>
+                                <pic:cNvPr id="1653645886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105782186" name="Picture">
+                        <wp:docPr id="918700037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105782186" name="Picture"/>
+                                <pic:cNvPr id="918700037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352541226" name="Picture">
+                        <wp:docPr id="1519342506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352541226" name="Picture"/>
+                                <pic:cNvPr id="1519342506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723028858" name="Picture">
+                        <wp:docPr id="335003442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723028858" name="Picture"/>
+                                <pic:cNvPr id="335003442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414450143" name="Picture">
+                        <wp:docPr id="653762222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414450143" name="Picture"/>
+                                <pic:cNvPr id="653762222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918688891" name="Picture">
+                        <wp:docPr id="1485205599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918688891" name="Picture"/>
+                                <pic:cNvPr id="1485205599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924274026" name="Picture">
+                        <wp:docPr id="962783532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924274026" name="Picture"/>
+                                <pic:cNvPr id="962783532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920739290" name="Picture">
+                        <wp:docPr id="762600791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920739290" name="Picture"/>
+                                <pic:cNvPr id="762600791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287467086" name="Picture">
+                        <wp:docPr id="869051154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287467086" name="Picture"/>
+                                <pic:cNvPr id="869051154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590409483" name="Picture">
+                        <wp:docPr id="333162486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590409483" name="Picture"/>
+                                <pic:cNvPr id="333162486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258274114" name="Picture">
+                  <wp:docPr id="2039179190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258274114" name="Picture"/>
+                          <pic:cNvPr id="2039179190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508564098" name="Picture">
+                  <wp:docPr id="968563725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508564098" name="Picture"/>
+                          <pic:cNvPr id="968563725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921369863" name="Picture">
+                  <wp:docPr id="1973360268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921369863" name="Picture"/>
+                          <pic:cNvPr id="1973360268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060686945" name="Picture">
+                  <wp:docPr id="1702588678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060686945" name="Picture"/>
+                          <pic:cNvPr id="1702588678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512649954" name="Picture">
+                  <wp:docPr id="985052122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512649954" name="Picture"/>
+                          <pic:cNvPr id="985052122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762949221" name="Picture">
+                  <wp:docPr id="256046808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762949221" name="Picture"/>
+                          <pic:cNvPr id="256046808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254984621" name="Picture">
+                        <wp:docPr id="1497651221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254984621" name="Picture"/>
+                                <pic:cNvPr id="1497651221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000526087" name="Picture">
+                  <wp:docPr id="659875171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000526087" name="Picture"/>
+                          <pic:cNvPr id="659875171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830859646" name="Picture">
+                  <wp:docPr id="146252474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830859646" name="Picture"/>
+                          <pic:cNvPr id="146252474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681797962" name="Picture">
+                  <wp:docPr id="1942538057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681797962" name="Picture"/>
+                          <pic:cNvPr id="1942538057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647562502" name="Picture">
+                  <wp:docPr id="829500463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647562502" name="Picture"/>
+                          <pic:cNvPr id="829500463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451606542" name="Picture">
+                  <wp:docPr id="1590471711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451606542" name="Picture"/>
+                          <pic:cNvPr id="1590471711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570078272" name="Picture">
+                  <wp:docPr id="423608348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570078272" name="Picture"/>
+                          <pic:cNvPr id="423608348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358630441" name="Picture">
+                        <wp:docPr id="97151925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358630441" name="Picture"/>
+                                <pic:cNvPr id="97151925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154286566" name="Picture">
+                        <wp:docPr id="1486029647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154286566" name="Picture"/>
+                                <pic:cNvPr id="1486029647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19985583" name="Picture">
+                  <wp:docPr id="240274475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19985583" name="Picture"/>
+                          <pic:cNvPr id="240274475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000334055" name="Picture">
+                  <wp:docPr id="1801313872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000334055" name="Picture"/>
+                          <pic:cNvPr id="1801313872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235257346" name="Picture">
+                  <wp:docPr id="1902478299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235257346" name="Picture"/>
+                          <pic:cNvPr id="1902478299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614861150" name="Picture">
+                  <wp:docPr id="663692535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614861150" name="Picture"/>
+                          <pic:cNvPr id="663692535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719556976" name="Picture">
+                  <wp:docPr id="2091604194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719556976" name="Picture"/>
+                          <pic:cNvPr id="2091604194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997478102" name="Picture">
+                  <wp:docPr id="940288559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997478102" name="Picture"/>
+                          <pic:cNvPr id="940288559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607012199" name="Picture">
+                        <wp:docPr id="775478568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607012199" name="Picture"/>
+                                <pic:cNvPr id="775478568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343186400" name="Picture">
+                  <wp:docPr id="1258766354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343186400" name="Picture"/>
+                          <pic:cNvPr id="1258766354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080401397" name="Picture">
+                  <wp:docPr id="1494777183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080401397" name="Picture"/>
+                          <pic:cNvPr id="1494777183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544085744" name="Picture">
+                  <wp:docPr id="1678674299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544085744" name="Picture"/>
+                          <pic:cNvPr id="1678674299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261581484" name="Picture">
+                  <wp:docPr id="1160981943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261581484" name="Picture"/>
+                          <pic:cNvPr id="1160981943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272368128" name="Picture">
+                  <wp:docPr id="139771381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272368128" name="Picture"/>
+                          <pic:cNvPr id="139771381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546858480" name="Picture">
+                  <wp:docPr id="225180090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546858480" name="Picture"/>
+                          <pic:cNvPr id="225180090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711743964" name="Picture">
+                        <wp:docPr id="843532874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711743964" name="Picture"/>
+                                <pic:cNvPr id="843532874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877323726" name="Picture">
+                  <wp:docPr id="1622397841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877323726" name="Picture"/>
+                          <pic:cNvPr id="1622397841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202055942" name="Picture">
+                  <wp:docPr id="708012958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202055942" name="Picture"/>
+                          <pic:cNvPr id="708012958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319966589" name="Picture">
+                  <wp:docPr id="2025739271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319966589" name="Picture"/>
+                          <pic:cNvPr id="2025739271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>