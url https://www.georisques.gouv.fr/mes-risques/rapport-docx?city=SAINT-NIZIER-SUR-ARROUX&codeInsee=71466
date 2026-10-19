--- v1 (2026-10-18)
+++ v2 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464276964" name="Picture">
+                  <wp:docPr id="743628759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464276964" name="Picture"/>
+                          <pic:cNvPr id="743628759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624851127" name="Picture">
+                  <wp:docPr id="1240514690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624851127" name="Picture"/>
+                          <pic:cNvPr id="1240514690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002365672" name="Picture">
+                        <wp:docPr id="1208269101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002365672" name="Picture"/>
+                                <pic:cNvPr id="1208269101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179237180" name="Picture">
+                  <wp:docPr id="827600934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179237180" name="Picture"/>
+                          <pic:cNvPr id="827600934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004598167" name="Picture">
+                  <wp:docPr id="285435715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004598167" name="Picture"/>
+                          <pic:cNvPr id="285435715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761836452" name="Picture">
+                  <wp:docPr id="853399996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761836452" name="Picture"/>
+                          <pic:cNvPr id="853399996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530624096" name="Picture">
+                  <wp:docPr id="1182915494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530624096" name="Picture"/>
+                          <pic:cNvPr id="1182915494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567983986" name="Picture">
+                  <wp:docPr id="1120296958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567983986" name="Picture"/>
+                          <pic:cNvPr id="1120296958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141136765" name="Picture">
+                        <wp:docPr id="132503321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141136765" name="Picture"/>
+                                <pic:cNvPr id="132503321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245135192" name="Picture">
+                        <wp:docPr id="811409680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245135192" name="Picture"/>
+                                <pic:cNvPr id="811409680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653645886" name="Picture">
+                        <wp:docPr id="536906323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653645886" name="Picture"/>
+                                <pic:cNvPr id="536906323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918700037" name="Picture">
+                        <wp:docPr id="1272216035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918700037" name="Picture"/>
+                                <pic:cNvPr id="1272216035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519342506" name="Picture">
+                        <wp:docPr id="623306298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519342506" name="Picture"/>
+                                <pic:cNvPr id="623306298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335003442" name="Picture">
+                        <wp:docPr id="1524689399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335003442" name="Picture"/>
+                                <pic:cNvPr id="1524689399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653762222" name="Picture">
+                        <wp:docPr id="1618719814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653762222" name="Picture"/>
+                                <pic:cNvPr id="1618719814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485205599" name="Picture">
+                        <wp:docPr id="2132556272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485205599" name="Picture"/>
+                                <pic:cNvPr id="2132556272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962783532" name="Picture">
+                        <wp:docPr id="1356013609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962783532" name="Picture"/>
+                                <pic:cNvPr id="1356013609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762600791" name="Picture">
+                        <wp:docPr id="1898755368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762600791" name="Picture"/>
+                                <pic:cNvPr id="1898755368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869051154" name="Picture">
+                        <wp:docPr id="130581245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869051154" name="Picture"/>
+                                <pic:cNvPr id="130581245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333162486" name="Picture">
+                        <wp:docPr id="597688024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333162486" name="Picture"/>
+                                <pic:cNvPr id="597688024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039179190" name="Picture">
+                  <wp:docPr id="1354328186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039179190" name="Picture"/>
+                          <pic:cNvPr id="1354328186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968563725" name="Picture">
+                  <wp:docPr id="567264314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968563725" name="Picture"/>
+                          <pic:cNvPr id="567264314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973360268" name="Picture">
+                  <wp:docPr id="2001101819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973360268" name="Picture"/>
+                          <pic:cNvPr id="2001101819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702588678" name="Picture">
+                  <wp:docPr id="1744496537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702588678" name="Picture"/>
+                          <pic:cNvPr id="1744496537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985052122" name="Picture">
+                  <wp:docPr id="2026338181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985052122" name="Picture"/>
+                          <pic:cNvPr id="2026338181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256046808" name="Picture">
+                  <wp:docPr id="467308531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256046808" name="Picture"/>
+                          <pic:cNvPr id="467308531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497651221" name="Picture">
+                        <wp:docPr id="541124289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497651221" name="Picture"/>
+                                <pic:cNvPr id="541124289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659875171" name="Picture">
+                  <wp:docPr id="988768228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659875171" name="Picture"/>
+                          <pic:cNvPr id="988768228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146252474" name="Picture">
+                  <wp:docPr id="2126412716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146252474" name="Picture"/>
+                          <pic:cNvPr id="2126412716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942538057" name="Picture">
+                  <wp:docPr id="1500507220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942538057" name="Picture"/>
+                          <pic:cNvPr id="1500507220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829500463" name="Picture">
+                  <wp:docPr id="1824399928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829500463" name="Picture"/>
+                          <pic:cNvPr id="1824399928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590471711" name="Picture">
+                  <wp:docPr id="1877395615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590471711" name="Picture"/>
+                          <pic:cNvPr id="1877395615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423608348" name="Picture">
+                  <wp:docPr id="1355616679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423608348" name="Picture"/>
+                          <pic:cNvPr id="1355616679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97151925" name="Picture">
+                        <wp:docPr id="1980714474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97151925" name="Picture"/>
+                                <pic:cNvPr id="1980714474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486029647" name="Picture">
+                        <wp:docPr id="1236266740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486029647" name="Picture"/>
+                                <pic:cNvPr id="1236266740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240274475" name="Picture">
+                  <wp:docPr id="1162058294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240274475" name="Picture"/>
+                          <pic:cNvPr id="1162058294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801313872" name="Picture">
+                  <wp:docPr id="2083602441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801313872" name="Picture"/>
+                          <pic:cNvPr id="2083602441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902478299" name="Picture">
+                  <wp:docPr id="1386884274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902478299" name="Picture"/>
+                          <pic:cNvPr id="1386884274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663692535" name="Picture">
+                  <wp:docPr id="159602459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663692535" name="Picture"/>
+                          <pic:cNvPr id="159602459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091604194" name="Picture">
+                  <wp:docPr id="747696089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091604194" name="Picture"/>
+                          <pic:cNvPr id="747696089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940288559" name="Picture">
+                  <wp:docPr id="984091937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940288559" name="Picture"/>
+                          <pic:cNvPr id="984091937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775478568" name="Picture">
+                        <wp:docPr id="488000976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775478568" name="Picture"/>
+                                <pic:cNvPr id="488000976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258766354" name="Picture">
+                  <wp:docPr id="1739426390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258766354" name="Picture"/>
+                          <pic:cNvPr id="1739426390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494777183" name="Picture">
+                  <wp:docPr id="413361338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494777183" name="Picture"/>
+                          <pic:cNvPr id="413361338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678674299" name="Picture">
+                  <wp:docPr id="19578537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678674299" name="Picture"/>
+                          <pic:cNvPr id="19578537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160981943" name="Picture">
+                  <wp:docPr id="878734417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160981943" name="Picture"/>
+                          <pic:cNvPr id="878734417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139771381" name="Picture">
+                  <wp:docPr id="1378960339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139771381" name="Picture"/>
+                          <pic:cNvPr id="1378960339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225180090" name="Picture">
+                  <wp:docPr id="798527423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225180090" name="Picture"/>
+                          <pic:cNvPr id="798527423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843532874" name="Picture">
+                        <wp:docPr id="1207168433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843532874" name="Picture"/>
+                                <pic:cNvPr id="1207168433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622397841" name="Picture">
+                  <wp:docPr id="746416007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622397841" name="Picture"/>
+                          <pic:cNvPr id="746416007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708012958" name="Picture">
+                  <wp:docPr id="543990018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708012958" name="Picture"/>
+                          <pic:cNvPr id="543990018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025739271" name="Picture">
+                  <wp:docPr id="109700139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025739271" name="Picture"/>
+                          <pic:cNvPr id="109700139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>