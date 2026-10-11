--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733220392" name="Picture">
+                  <wp:docPr id="288828260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733220392" name="Picture"/>
+                          <pic:cNvPr id="288828260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951242292" name="Picture">
+                  <wp:docPr id="532324467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951242292" name="Picture"/>
+                          <pic:cNvPr id="532324467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065732208" name="Picture">
+                        <wp:docPr id="375936180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065732208" name="Picture"/>
+                                <pic:cNvPr id="375936180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330095762" name="Picture">
+                  <wp:docPr id="677623511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330095762" name="Picture"/>
+                          <pic:cNvPr id="677623511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497249005" name="Picture">
+                  <wp:docPr id="1186076750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497249005" name="Picture"/>
+                          <pic:cNvPr id="1186076750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20455683" name="Picture">
+                  <wp:docPr id="217880490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20455683" name="Picture"/>
+                          <pic:cNvPr id="217880490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507044651" name="Picture">
+                  <wp:docPr id="700209823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507044651" name="Picture"/>
+                          <pic:cNvPr id="700209823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473390348" name="Picture">
+                  <wp:docPr id="1911002143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473390348" name="Picture"/>
+                          <pic:cNvPr id="1911002143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259515182" name="Picture">
+                        <wp:docPr id="48904610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259515182" name="Picture"/>
+                                <pic:cNvPr id="48904610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131254439" name="Picture">
+                        <wp:docPr id="619693197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131254439" name="Picture"/>
+                                <pic:cNvPr id="619693197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952641924" name="Picture">
+                        <wp:docPr id="315269668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952641924" name="Picture"/>
+                                <pic:cNvPr id="315269668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369547707" name="Picture">
+                        <wp:docPr id="1705266112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369547707" name="Picture"/>
+                                <pic:cNvPr id="1705266112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174867307" name="Picture">
+                        <wp:docPr id="1013227098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174867307" name="Picture"/>
+                                <pic:cNvPr id="1013227098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040039985" name="Picture">
+                        <wp:docPr id="1402433558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040039985" name="Picture"/>
+                                <pic:cNvPr id="1402433558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626900305" name="Picture">
+                        <wp:docPr id="1271666293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626900305" name="Picture"/>
+                                <pic:cNvPr id="1271666293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639977962" name="Picture">
+                        <wp:docPr id="1534411847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639977962" name="Picture"/>
+                                <pic:cNvPr id="1534411847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362575743" name="Picture">
+                        <wp:docPr id="397142259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362575743" name="Picture"/>
+                                <pic:cNvPr id="397142259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859078729" name="Picture">
+                        <wp:docPr id="405134125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859078729" name="Picture"/>
+                                <pic:cNvPr id="405134125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019438573" name="Picture">
+                        <wp:docPr id="2124445370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019438573" name="Picture"/>
+                                <pic:cNvPr id="2124445370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059549249" name="Picture">
+                        <wp:docPr id="557256380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059549249" name="Picture"/>
+                                <pic:cNvPr id="557256380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276637521" name="Picture">
+                  <wp:docPr id="789708526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276637521" name="Picture"/>
+                          <pic:cNvPr id="789708526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972595237" name="Picture">
+                  <wp:docPr id="2038715413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972595237" name="Picture"/>
+                          <pic:cNvPr id="2038715413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21444591" name="Picture">
+                  <wp:docPr id="124923716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21444591" name="Picture"/>
+                          <pic:cNvPr id="124923716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120517683" name="Picture">
+                  <wp:docPr id="1237279102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120517683" name="Picture"/>
+                          <pic:cNvPr id="1237279102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373870750" name="Picture">
+                  <wp:docPr id="1490839473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373870750" name="Picture"/>
+                          <pic:cNvPr id="1490839473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755997017" name="Picture">
+                  <wp:docPr id="119014817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755997017" name="Picture"/>
+                          <pic:cNvPr id="119014817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744392263" name="Picture">
+                        <wp:docPr id="567834603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744392263" name="Picture"/>
+                                <pic:cNvPr id="567834603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302196960" name="Picture">
+                  <wp:docPr id="1998602653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302196960" name="Picture"/>
+                          <pic:cNvPr id="1998602653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521443096" name="Picture">
+                  <wp:docPr id="1696953141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521443096" name="Picture"/>
+                          <pic:cNvPr id="1696953141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004445538" name="Picture">
+                  <wp:docPr id="127940437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004445538" name="Picture"/>
+                          <pic:cNvPr id="127940437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941665305" name="Picture">
+                  <wp:docPr id="717939559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941665305" name="Picture"/>
+                          <pic:cNvPr id="717939559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812999471" name="Picture">
+                  <wp:docPr id="1955015107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812999471" name="Picture"/>
+                          <pic:cNvPr id="1955015107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802762629" name="Picture">
+                  <wp:docPr id="994953497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802762629" name="Picture"/>
+                          <pic:cNvPr id="994953497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975969378" name="Picture">
+                        <wp:docPr id="791905002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975969378" name="Picture"/>
+                                <pic:cNvPr id="791905002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323791731" name="Picture">
+                  <wp:docPr id="2053346068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323791731" name="Picture"/>
+                          <pic:cNvPr id="2053346068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024802065" name="Picture">
+                  <wp:docPr id="1533359133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024802065" name="Picture"/>
+                          <pic:cNvPr id="1533359133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784472935" name="Picture">
+                  <wp:docPr id="793928478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784472935" name="Picture"/>
+                          <pic:cNvPr id="793928478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231384178" name="Picture">
+                  <wp:docPr id="74096838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231384178" name="Picture"/>
+                          <pic:cNvPr id="74096838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026571769" name="Picture">
+                  <wp:docPr id="921277549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026571769" name="Picture"/>
+                          <pic:cNvPr id="921277549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430923306" name="Picture">
+                  <wp:docPr id="22227934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430923306" name="Picture"/>
+                          <pic:cNvPr id="22227934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545383460" name="Picture">
+                        <wp:docPr id="1731165054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545383460" name="Picture"/>
+                                <pic:cNvPr id="1731165054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613323622" name="Picture">
+                  <wp:docPr id="2134548894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613323622" name="Picture"/>
+                          <pic:cNvPr id="2134548894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559478259" name="Picture">
+                  <wp:docPr id="416646073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559478259" name="Picture"/>
+                          <pic:cNvPr id="416646073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538779536" name="Picture">
+                  <wp:docPr id="78683893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538779536" name="Picture"/>
+                          <pic:cNvPr id="78683893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374014111" name="Picture">
+                  <wp:docPr id="1500832996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374014111" name="Picture"/>
+                          <pic:cNvPr id="1500832996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130096507" name="Picture">
+                  <wp:docPr id="1962443399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130096507" name="Picture"/>
+                          <pic:cNvPr id="1962443399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695709110" name="Picture">
+                  <wp:docPr id="127401791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695709110" name="Picture"/>
+                          <pic:cNvPr id="127401791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506996415" name="Picture">
+                        <wp:docPr id="644876819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506996415" name="Picture"/>
+                                <pic:cNvPr id="644876819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789283828" name="Picture">
+                  <wp:docPr id="514226149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789283828" name="Picture"/>
+                          <pic:cNvPr id="514226149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659549937" name="Picture">
+                  <wp:docPr id="1959287272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659549937" name="Picture"/>
+                          <pic:cNvPr id="1959287272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200670704" name="Picture">
+                  <wp:docPr id="1313885475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200670704" name="Picture"/>
+                          <pic:cNvPr id="1313885475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>