--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809550971" name="Picture">
+                  <wp:docPr id="651686565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809550971" name="Picture"/>
+                          <pic:cNvPr id="651686565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108897311" name="Picture">
+                  <wp:docPr id="1905175352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108897311" name="Picture"/>
+                          <pic:cNvPr id="1905175352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020870202" name="Picture">
+                        <wp:docPr id="958190035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020870202" name="Picture"/>
+                                <pic:cNvPr id="958190035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310387988" name="Picture">
+                  <wp:docPr id="1430722753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310387988" name="Picture"/>
+                          <pic:cNvPr id="1430722753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890009259" name="Picture">
+                  <wp:docPr id="531677412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890009259" name="Picture"/>
+                          <pic:cNvPr id="531677412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476988716" name="Picture">
+                  <wp:docPr id="418276824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476988716" name="Picture"/>
+                          <pic:cNvPr id="418276824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588058687" name="Picture">
+                  <wp:docPr id="1622766177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588058687" name="Picture"/>
+                          <pic:cNvPr id="1622766177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515970679" name="Picture">
+                  <wp:docPr id="823706565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515970679" name="Picture"/>
+                          <pic:cNvPr id="823706565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518228406" name="Picture">
+                        <wp:docPr id="1203033069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518228406" name="Picture"/>
+                                <pic:cNvPr id="1203033069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360952241" name="Picture">
+                        <wp:docPr id="1978765277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360952241" name="Picture"/>
+                                <pic:cNvPr id="1978765277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131856475" name="Picture">
+                        <wp:docPr id="1382044622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131856475" name="Picture"/>
+                                <pic:cNvPr id="1382044622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260994754" name="Picture">
+                        <wp:docPr id="127484613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260994754" name="Picture"/>
+                                <pic:cNvPr id="127484613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049710126" name="Picture">
+                        <wp:docPr id="1862695691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049710126" name="Picture"/>
+                                <pic:cNvPr id="1862695691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005070878" name="Picture">
+                        <wp:docPr id="930457219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005070878" name="Picture"/>
+                                <pic:cNvPr id="930457219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438314534" name="Picture">
+                        <wp:docPr id="276337648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438314534" name="Picture"/>
+                                <pic:cNvPr id="276337648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665620973" name="Picture">
+                        <wp:docPr id="1337589850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665620973" name="Picture"/>
+                                <pic:cNvPr id="1337589850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907301843" name="Picture">
+                        <wp:docPr id="767078859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907301843" name="Picture"/>
+                                <pic:cNvPr id="767078859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884919867" name="Picture">
+                        <wp:docPr id="36504829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884919867" name="Picture"/>
+                                <pic:cNvPr id="36504829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666074374" name="Picture">
+                        <wp:docPr id="91179380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666074374" name="Picture"/>
+                                <pic:cNvPr id="91179380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122186799" name="Picture">
+                        <wp:docPr id="60383934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122186799" name="Picture"/>
+                                <pic:cNvPr id="60383934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107973500" name="Picture">
+                  <wp:docPr id="2073678351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107973500" name="Picture"/>
+                          <pic:cNvPr id="2073678351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684680359" name="Picture">
+                  <wp:docPr id="284989836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684680359" name="Picture"/>
+                          <pic:cNvPr id="284989836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117155235" name="Picture">
+                  <wp:docPr id="1364971542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117155235" name="Picture"/>
+                          <pic:cNvPr id="1364971542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894402162" name="Picture">
+                  <wp:docPr id="1810481085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894402162" name="Picture"/>
+                          <pic:cNvPr id="1810481085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484030727" name="Picture">
+                  <wp:docPr id="567143650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484030727" name="Picture"/>
+                          <pic:cNvPr id="567143650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363392039" name="Picture">
+                  <wp:docPr id="1911300781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363392039" name="Picture"/>
+                          <pic:cNvPr id="1911300781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526751842" name="Picture">
+                        <wp:docPr id="2132298371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526751842" name="Picture"/>
+                                <pic:cNvPr id="2132298371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795142842" name="Picture">
+                        <wp:docPr id="1284653765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795142842" name="Picture"/>
+                                <pic:cNvPr id="1284653765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275255805" name="Picture">
+                  <wp:docPr id="2099607297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275255805" name="Picture"/>
+                          <pic:cNvPr id="2099607297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773704537" name="Picture">
+                  <wp:docPr id="1209076237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773704537" name="Picture"/>
+                          <pic:cNvPr id="1209076237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635877870" name="Picture">
+                  <wp:docPr id="374074784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635877870" name="Picture"/>
+                          <pic:cNvPr id="374074784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466291538" name="Picture">
+                  <wp:docPr id="1982576583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466291538" name="Picture"/>
+                          <pic:cNvPr id="1982576583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702306401" name="Picture">
+                  <wp:docPr id="1039511103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702306401" name="Picture"/>
+                          <pic:cNvPr id="1039511103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231499257" name="Picture">
+                  <wp:docPr id="1327846078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231499257" name="Picture"/>
+                          <pic:cNvPr id="1327846078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510001684" name="Picture">
+                        <wp:docPr id="1923984534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510001684" name="Picture"/>
+                                <pic:cNvPr id="1923984534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259404955" name="Picture">
+                        <wp:docPr id="1537893134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259404955" name="Picture"/>
+                                <pic:cNvPr id="1537893134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25478,57 +25478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388819841" name="Picture">
+                  <wp:docPr id="1157414385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388819841" name="Picture"/>
+                          <pic:cNvPr id="1157414385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25567,57 +25567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337013741" name="Picture">
+                  <wp:docPr id="382764009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337013741" name="Picture"/>
+                          <pic:cNvPr id="382764009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26211,57 +26211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785921824" name="Picture">
+                  <wp:docPr id="1108112945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785921824" name="Picture"/>
+                          <pic:cNvPr id="1108112945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27209,57 +27209,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588676580" name="Picture">
+                  <wp:docPr id="620024971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588676580" name="Picture"/>
+                          <pic:cNvPr id="620024971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27312,57 +27312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390173312" name="Picture">
+                  <wp:docPr id="730028734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390173312" name="Picture"/>
+                          <pic:cNvPr id="730028734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28689,57 +28689,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565461515" name="Picture">
+                  <wp:docPr id="185607912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565461515" name="Picture"/>
+                          <pic:cNvPr id="185607912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29832,57 +29832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009602272" name="Picture">
+                        <wp:docPr id="500334338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009602272" name="Picture"/>
+                                <pic:cNvPr id="500334338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31193,57 +31193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421995066" name="Picture">
+                  <wp:docPr id="394214710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421995066" name="Picture"/>
+                          <pic:cNvPr id="394214710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31282,57 +31282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328414451" name="Picture">
+                  <wp:docPr id="324022124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328414451" name="Picture"/>
+                          <pic:cNvPr id="324022124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31926,57 +31926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448310018" name="Picture">
+                  <wp:docPr id="1660563100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448310018" name="Picture"/>
+                          <pic:cNvPr id="1660563100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32924,57 +32924,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914018261" name="Picture">
+                  <wp:docPr id="1021196133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914018261" name="Picture"/>
+                          <pic:cNvPr id="1021196133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33027,57 +33027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580893261" name="Picture">
+                  <wp:docPr id="1412690913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580893261" name="Picture"/>
+                          <pic:cNvPr id="1412690913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34404,57 +34404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276602854" name="Picture">
+                  <wp:docPr id="847782826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276602854" name="Picture"/>
+                          <pic:cNvPr id="847782826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35547,57 +35547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642284171" name="Picture">
+                        <wp:docPr id="618628362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642284171" name="Picture"/>
+                                <pic:cNvPr id="618628362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36768,57 +36768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382486792" name="Picture">
+                  <wp:docPr id="1471772488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382486792" name="Picture"/>
+                          <pic:cNvPr id="1471772488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36839,57 +36839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705299997" name="Picture">
+                  <wp:docPr id="1430482740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705299997" name="Picture"/>
+                          <pic:cNvPr id="1430482740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37253,57 +37253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530969808" name="Picture">
+                  <wp:docPr id="565421155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530969808" name="Picture"/>
+                          <pic:cNvPr id="565421155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>