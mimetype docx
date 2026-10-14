--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169634385" name="Picture">
+                  <wp:docPr id="751349325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169634385" name="Picture"/>
+                          <pic:cNvPr id="751349325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089060622" name="Picture">
+                  <wp:docPr id="1561029191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089060622" name="Picture"/>
+                          <pic:cNvPr id="1561029191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430814082" name="Picture">
+                        <wp:docPr id="976832974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430814082" name="Picture"/>
+                                <pic:cNvPr id="976832974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554983515" name="Picture">
+                  <wp:docPr id="937877305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554983515" name="Picture"/>
+                          <pic:cNvPr id="937877305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793011832" name="Picture">
+                  <wp:docPr id="373113428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793011832" name="Picture"/>
+                          <pic:cNvPr id="373113428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926585672" name="Picture">
+                  <wp:docPr id="176226105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926585672" name="Picture"/>
+                          <pic:cNvPr id="176226105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943806130" name="Picture">
+                  <wp:docPr id="1069126494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943806130" name="Picture"/>
+                          <pic:cNvPr id="1069126494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174358741" name="Picture">
+                  <wp:docPr id="30523954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174358741" name="Picture"/>
+                          <pic:cNvPr id="30523954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216153680" name="Picture">
+                        <wp:docPr id="363085524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216153680" name="Picture"/>
+                                <pic:cNvPr id="363085524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657756126" name="Picture">
+                        <wp:docPr id="1985160355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657756126" name="Picture"/>
+                                <pic:cNvPr id="1985160355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512684509" name="Picture">
+                        <wp:docPr id="1740159618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512684509" name="Picture"/>
+                                <pic:cNvPr id="1740159618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500361057" name="Picture">
+                        <wp:docPr id="949638327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500361057" name="Picture"/>
+                                <pic:cNvPr id="949638327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368779762" name="Picture">
+                        <wp:docPr id="1019543822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368779762" name="Picture"/>
+                                <pic:cNvPr id="1019543822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641919466" name="Picture">
+                        <wp:docPr id="1586578064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641919466" name="Picture"/>
+                                <pic:cNvPr id="1586578064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088371515" name="Picture">
+                        <wp:docPr id="1144900420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088371515" name="Picture"/>
+                                <pic:cNvPr id="1144900420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385498147" name="Picture">
+                        <wp:docPr id="821258439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385498147" name="Picture"/>
+                                <pic:cNvPr id="821258439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939002201" name="Picture">
+                        <wp:docPr id="1892284234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939002201" name="Picture"/>
+                                <pic:cNvPr id="1892284234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341553532" name="Picture">
+                        <wp:docPr id="1229391025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341553532" name="Picture"/>
+                                <pic:cNvPr id="1229391025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285538157" name="Picture">
+                        <wp:docPr id="403157956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285538157" name="Picture"/>
+                                <pic:cNvPr id="403157956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796650497" name="Picture">
+                        <wp:docPr id="505990022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796650497" name="Picture"/>
+                                <pic:cNvPr id="505990022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274711903" name="Picture">
+                        <wp:docPr id="1454399122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274711903" name="Picture"/>
+                                <pic:cNvPr id="1454399122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278915467" name="Picture">
+                        <wp:docPr id="36240013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278915467" name="Picture"/>
+                                <pic:cNvPr id="36240013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66970878" name="Picture">
+                        <wp:docPr id="4888187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66970878" name="Picture"/>
+                                <pic:cNvPr id="4888187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482766954" name="Picture">
+                  <wp:docPr id="1572282493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482766954" name="Picture"/>
+                          <pic:cNvPr id="1572282493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336214181" name="Picture">
+                  <wp:docPr id="543040785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336214181" name="Picture"/>
+                          <pic:cNvPr id="543040785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883265939" name="Picture">
+                  <wp:docPr id="1725519959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883265939" name="Picture"/>
+                          <pic:cNvPr id="1725519959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165365350" name="Picture">
+                  <wp:docPr id="1594430221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165365350" name="Picture"/>
+                          <pic:cNvPr id="1594430221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090290846" name="Picture">
+                  <wp:docPr id="471240118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090290846" name="Picture"/>
+                          <pic:cNvPr id="471240118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16516,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124149863" name="Picture">
+                  <wp:docPr id="214941668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124149863" name="Picture"/>
+                          <pic:cNvPr id="214941668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17678,57 +17678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380522946" name="Picture">
+                        <wp:docPr id="914793591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380522946" name="Picture"/>
+                                <pic:cNvPr id="914793591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539134349" name="Picture">
+                        <wp:docPr id="502346177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539134349" name="Picture"/>
+                                <pic:cNvPr id="502346177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20052,57 +20052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184876603" name="Picture">
+                  <wp:docPr id="917319236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184876603" name="Picture"/>
+                          <pic:cNvPr id="917319236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20141,57 +20141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974452205" name="Picture">
+                  <wp:docPr id="583433833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974452205" name="Picture"/>
+                          <pic:cNvPr id="583433833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20794,57 +20794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288712503" name="Picture">
+                  <wp:docPr id="7069214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288712503" name="Picture"/>
+                          <pic:cNvPr id="7069214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21819,57 +21819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404839126" name="Picture">
+                  <wp:docPr id="2141349124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404839126" name="Picture"/>
+                          <pic:cNvPr id="2141349124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21922,57 +21922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096053778" name="Picture">
+                  <wp:docPr id="1507768363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096053778" name="Picture"/>
+                          <pic:cNvPr id="1507768363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23314,57 +23314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264043752" name="Picture">
+                  <wp:docPr id="980139378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264043752" name="Picture"/>
+                          <pic:cNvPr id="980139378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24503,57 +24503,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924490825" name="Picture">
+                        <wp:docPr id="1067795703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924490825" name="Picture"/>
+                                <pic:cNvPr id="1067795703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26355,57 +26355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737938469" name="Picture">
+                  <wp:docPr id="207746885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737938469" name="Picture"/>
+                          <pic:cNvPr id="207746885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26444,57 +26444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079366155" name="Picture">
+                  <wp:docPr id="1268705258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079366155" name="Picture"/>
+                          <pic:cNvPr id="1268705258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27088,57 +27088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418099176" name="Picture">
+                  <wp:docPr id="1586073746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418099176" name="Picture"/>
+                          <pic:cNvPr id="1586073746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28086,57 +28086,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872082678" name="Picture">
+                  <wp:docPr id="408345552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872082678" name="Picture"/>
+                          <pic:cNvPr id="408345552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28189,57 +28189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665513516" name="Picture">
+                  <wp:docPr id="364217215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665513516" name="Picture"/>
+                          <pic:cNvPr id="364217215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29566,57 +29566,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661852603" name="Picture">
+                  <wp:docPr id="1719884931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661852603" name="Picture"/>
+                          <pic:cNvPr id="1719884931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30709,57 +30709,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314295172" name="Picture">
+                        <wp:docPr id="1508711623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314295172" name="Picture"/>
+                                <pic:cNvPr id="1508711623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32070,57 +32070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133205494" name="Picture">
+                  <wp:docPr id="636888125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133205494" name="Picture"/>
+                          <pic:cNvPr id="636888125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32159,57 +32159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376008786" name="Picture">
+                  <wp:docPr id="1580446697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376008786" name="Picture"/>
+                          <pic:cNvPr id="1580446697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32803,57 +32803,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532329247" name="Picture">
+                  <wp:docPr id="45516031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532329247" name="Picture"/>
+                          <pic:cNvPr id="45516031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33801,57 +33801,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902809322" name="Picture">
+                  <wp:docPr id="76002247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902809322" name="Picture"/>
+                          <pic:cNvPr id="76002247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33904,57 +33904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999922780" name="Picture">
+                  <wp:docPr id="1468159560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999922780" name="Picture"/>
+                          <pic:cNvPr id="1468159560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35283,57 +35283,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252474989" name="Picture">
+                  <wp:docPr id="1577347236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252474989" name="Picture"/>
+                          <pic:cNvPr id="1577347236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36417,57 +36417,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391424155" name="Picture">
+                        <wp:docPr id="84234886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391424155" name="Picture"/>
+                                <pic:cNvPr id="84234886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37442,57 +37442,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138425934" name="Picture">
+                        <wp:docPr id="1833351951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138425934" name="Picture"/>
+                                <pic:cNvPr id="1833351951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38914,57 +38914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305982283" name="Picture">
+                  <wp:docPr id="1115178307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305982283" name="Picture"/>
+                          <pic:cNvPr id="1115178307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39003,57 +39003,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239827176" name="Picture">
+                  <wp:docPr id="1882038749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239827176" name="Picture"/>
+                          <pic:cNvPr id="1882038749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39647,57 +39647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114664718" name="Picture">
+                  <wp:docPr id="503029043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114664718" name="Picture"/>
+                          <pic:cNvPr id="503029043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40645,57 +40645,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408030229" name="Picture">
+                  <wp:docPr id="839798095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408030229" name="Picture"/>
+                          <pic:cNvPr id="839798095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40748,57 +40748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657988862" name="Picture">
+                  <wp:docPr id="1343675277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657988862" name="Picture"/>
+                          <pic:cNvPr id="1343675277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42125,57 +42125,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397023720" name="Picture">
+                  <wp:docPr id="1405199368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397023720" name="Picture"/>
+                          <pic:cNvPr id="1405199368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43268,57 +43268,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309872378" name="Picture">
+                        <wp:docPr id="1246239349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309872378" name="Picture"/>
+                                <pic:cNvPr id="1246239349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44539,57 +44539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064260942" name="Picture">
+                  <wp:docPr id="761745812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064260942" name="Picture"/>
+                          <pic:cNvPr id="761745812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44619,57 +44619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943002487" name="Picture">
+                  <wp:docPr id="2068085498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943002487" name="Picture"/>
+                          <pic:cNvPr id="2068085498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45098,57 +45098,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591593156" name="Picture">
+                  <wp:docPr id="1239453123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591593156" name="Picture"/>
+                          <pic:cNvPr id="1239453123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46826,57 +46826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921567329" name="Picture">
+                  <wp:docPr id="2101092463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921567329" name="Picture"/>
+                          <pic:cNvPr id="2101092463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46897,57 +46897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132907298" name="Picture">
+                  <wp:docPr id="628561560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132907298" name="Picture"/>
+                          <pic:cNvPr id="628561560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47311,57 +47311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268904156" name="Picture">
+                  <wp:docPr id="1756633440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268904156" name="Picture"/>
+                          <pic:cNvPr id="1756633440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>