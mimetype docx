--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381825335" name="Picture">
+                  <wp:docPr id="235711222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381825335" name="Picture"/>
+                          <pic:cNvPr id="235711222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707567458" name="Picture">
+                  <wp:docPr id="522340235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707567458" name="Picture"/>
+                          <pic:cNvPr id="522340235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71546004" name="Picture">
+                        <wp:docPr id="1343271230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71546004" name="Picture"/>
+                                <pic:cNvPr id="1343271230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174922239" name="Picture">
+                  <wp:docPr id="686474575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174922239" name="Picture"/>
+                          <pic:cNvPr id="686474575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750073571" name="Picture">
+                  <wp:docPr id="2007672073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750073571" name="Picture"/>
+                          <pic:cNvPr id="2007672073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75363842" name="Picture">
+                  <wp:docPr id="133683503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75363842" name="Picture"/>
+                          <pic:cNvPr id="133683503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919029779" name="Picture">
+                  <wp:docPr id="365296072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919029779" name="Picture"/>
+                          <pic:cNvPr id="365296072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775768298" name="Picture">
+                  <wp:docPr id="600241023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775768298" name="Picture"/>
+                          <pic:cNvPr id="600241023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95532309" name="Picture">
+                        <wp:docPr id="850322544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95532309" name="Picture"/>
+                                <pic:cNvPr id="850322544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672607943" name="Picture">
+                        <wp:docPr id="495767676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672607943" name="Picture"/>
+                                <pic:cNvPr id="495767676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110234997" name="Picture">
+                        <wp:docPr id="1156483252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110234997" name="Picture"/>
+                                <pic:cNvPr id="1156483252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918634471" name="Picture">
+                        <wp:docPr id="1449976918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918634471" name="Picture"/>
+                                <pic:cNvPr id="1449976918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794237387" name="Picture">
+                        <wp:docPr id="1082393273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794237387" name="Picture"/>
+                                <pic:cNvPr id="1082393273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080478730" name="Picture">
+                        <wp:docPr id="1142180773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080478730" name="Picture"/>
+                                <pic:cNvPr id="1142180773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98716252" name="Picture">
+                        <wp:docPr id="1867464895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98716252" name="Picture"/>
+                                <pic:cNvPr id="1867464895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802970987" name="Picture">
+                        <wp:docPr id="431253680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802970987" name="Picture"/>
+                                <pic:cNvPr id="431253680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262516888" name="Picture">
+                        <wp:docPr id="1558600453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262516888" name="Picture"/>
+                                <pic:cNvPr id="1558600453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528578387" name="Picture">
+                        <wp:docPr id="1561802847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528578387" name="Picture"/>
+                                <pic:cNvPr id="1561802847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967040248" name="Picture">
+                        <wp:docPr id="1586224193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967040248" name="Picture"/>
+                                <pic:cNvPr id="1586224193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124361983" name="Picture">
+                        <wp:docPr id="1334312852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124361983" name="Picture"/>
+                                <pic:cNvPr id="1334312852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295978650" name="Picture">
+                        <wp:docPr id="462829777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295978650" name="Picture"/>
+                                <pic:cNvPr id="462829777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584460657" name="Picture">
+                        <wp:docPr id="860478792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584460657" name="Picture"/>
+                                <pic:cNvPr id="860478792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379462654" name="Picture">
+                        <wp:docPr id="1126152842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379462654" name="Picture"/>
+                                <pic:cNvPr id="1126152842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583092739" name="Picture">
+                  <wp:docPr id="540611551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583092739" name="Picture"/>
+                          <pic:cNvPr id="540611551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315598554" name="Picture">
+                  <wp:docPr id="1305155458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315598554" name="Picture"/>
+                          <pic:cNvPr id="1305155458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191494220" name="Picture">
+                  <wp:docPr id="1879509269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191494220" name="Picture"/>
+                          <pic:cNvPr id="1879509269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428970262" name="Picture">
+                  <wp:docPr id="1852461059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428970262" name="Picture"/>
+                          <pic:cNvPr id="1852461059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77391927" name="Picture">
+                  <wp:docPr id="922060258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77391927" name="Picture"/>
+                          <pic:cNvPr id="922060258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490166014" name="Picture">
+                  <wp:docPr id="1520359184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490166014" name="Picture"/>
+                          <pic:cNvPr id="1520359184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899223620" name="Picture">
+                        <wp:docPr id="902166653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899223620" name="Picture"/>
+                                <pic:cNvPr id="902166653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868820497" name="Picture">
+                  <wp:docPr id="1256784754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868820497" name="Picture"/>
+                          <pic:cNvPr id="1256784754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308967391" name="Picture">
+                  <wp:docPr id="1122671064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308967391" name="Picture"/>
+                          <pic:cNvPr id="1122671064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562774945" name="Picture">
+                  <wp:docPr id="1492555752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562774945" name="Picture"/>
+                          <pic:cNvPr id="1492555752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232764170" name="Picture">
+                  <wp:docPr id="400010265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232764170" name="Picture"/>
+                          <pic:cNvPr id="400010265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522343757" name="Picture">
+                  <wp:docPr id="1089735012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522343757" name="Picture"/>
+                          <pic:cNvPr id="1089735012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605675666" name="Picture">
+                  <wp:docPr id="1213103661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605675666" name="Picture"/>
+                          <pic:cNvPr id="1213103661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952040897" name="Picture">
+                        <wp:docPr id="1328341495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952040897" name="Picture"/>
+                                <pic:cNvPr id="1328341495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639069090" name="Picture">
+                  <wp:docPr id="2117821446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639069090" name="Picture"/>
+                          <pic:cNvPr id="2117821446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605686265" name="Picture">
+                  <wp:docPr id="733096214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605686265" name="Picture"/>
+                          <pic:cNvPr id="733096214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325832355" name="Picture">
+                  <wp:docPr id="1985276946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325832355" name="Picture"/>
+                          <pic:cNvPr id="1985276946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648949687" name="Picture">
+                  <wp:docPr id="862679218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648949687" name="Picture"/>
+                          <pic:cNvPr id="862679218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087461644" name="Picture">
+                  <wp:docPr id="984989399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087461644" name="Picture"/>
+                          <pic:cNvPr id="984989399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61524929" name="Picture">
+                  <wp:docPr id="2058040745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61524929" name="Picture"/>
+                          <pic:cNvPr id="2058040745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29498,57 +29498,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362658397" name="Picture">
+                        <wp:docPr id="20312172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362658397" name="Picture"/>
+                                <pic:cNvPr id="20312172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31265,57 +31265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133196695" name="Picture">
+                  <wp:docPr id="1429192216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133196695" name="Picture"/>
+                          <pic:cNvPr id="1429192216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31345,57 +31345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994297776" name="Picture">
+                  <wp:docPr id="100996789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994297776" name="Picture"/>
+                          <pic:cNvPr id="100996789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31890,57 +31890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562790541" name="Picture">
+                  <wp:docPr id="2106618487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562790541" name="Picture"/>
+                          <pic:cNvPr id="2106618487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33617,57 +33617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862224170" name="Picture">
+                  <wp:docPr id="304826349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862224170" name="Picture"/>
+                          <pic:cNvPr id="304826349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33706,57 +33706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373248177" name="Picture">
+                  <wp:docPr id="1018518435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373248177" name="Picture"/>
+                          <pic:cNvPr id="1018518435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34350,57 +34350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032276185" name="Picture">
+                  <wp:docPr id="1120437640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032276185" name="Picture"/>
+                          <pic:cNvPr id="1120437640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35348,57 +35348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132330030" name="Picture">
+                  <wp:docPr id="1704037510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132330030" name="Picture"/>
+                          <pic:cNvPr id="1704037510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35451,57 +35451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144557211" name="Picture">
+                  <wp:docPr id="2030955118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144557211" name="Picture"/>
+                          <pic:cNvPr id="2030955118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36828,57 +36828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363970678" name="Picture">
+                  <wp:docPr id="1706870559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363970678" name="Picture"/>
+                          <pic:cNvPr id="1706870559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37971,57 +37971,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488291714" name="Picture">
+                        <wp:docPr id="2103014463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488291714" name="Picture"/>
+                                <pic:cNvPr id="2103014463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39332,57 +39332,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682662765" name="Picture">
+                  <wp:docPr id="2120143028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682662765" name="Picture"/>
+                          <pic:cNvPr id="2120143028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39421,57 +39421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100379891" name="Picture">
+                  <wp:docPr id="755220172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100379891" name="Picture"/>
+                          <pic:cNvPr id="755220172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40065,57 +40065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604504431" name="Picture">
+                  <wp:docPr id="412575184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604504431" name="Picture"/>
+                          <pic:cNvPr id="412575184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41063,57 +41063,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989689836" name="Picture">
+                  <wp:docPr id="1400478480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989689836" name="Picture"/>
+                          <pic:cNvPr id="1400478480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41166,57 +41166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582285107" name="Picture">
+                  <wp:docPr id="1375693384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582285107" name="Picture"/>
+                          <pic:cNvPr id="1375693384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42543,57 +42543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593396685" name="Picture">
+                  <wp:docPr id="1631351524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593396685" name="Picture"/>
+                          <pic:cNvPr id="1631351524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43686,57 +43686,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031987032" name="Picture">
+                        <wp:docPr id="907600814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031987032" name="Picture"/>
+                                <pic:cNvPr id="907600814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44907,57 +44907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687958528" name="Picture">
+                  <wp:docPr id="884018395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687958528" name="Picture"/>
+                          <pic:cNvPr id="884018395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44978,57 +44978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768717521" name="Picture">
+                  <wp:docPr id="542313741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768717521" name="Picture"/>
+                          <pic:cNvPr id="542313741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45392,57 +45392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110827884" name="Picture">
+                  <wp:docPr id="1639939279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110827884" name="Picture"/>
+                          <pic:cNvPr id="1639939279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>