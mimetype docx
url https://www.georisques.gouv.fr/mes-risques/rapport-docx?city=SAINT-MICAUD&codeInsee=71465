--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011851923" name="Picture">
+                  <wp:docPr id="1299073185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011851923" name="Picture"/>
+                          <pic:cNvPr id="1299073185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780156950" name="Picture">
+                  <wp:docPr id="1769904281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780156950" name="Picture"/>
+                          <pic:cNvPr id="1769904281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688300655" name="Picture">
+                        <wp:docPr id="182164883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688300655" name="Picture"/>
+                                <pic:cNvPr id="182164883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708265318" name="Picture">
+                  <wp:docPr id="1933013679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708265318" name="Picture"/>
+                          <pic:cNvPr id="1933013679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829335372" name="Picture">
+                  <wp:docPr id="805948623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829335372" name="Picture"/>
+                          <pic:cNvPr id="805948623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25549381" name="Picture">
+                  <wp:docPr id="1105654220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25549381" name="Picture"/>
+                          <pic:cNvPr id="1105654220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437669639" name="Picture">
+                  <wp:docPr id="1015312668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437669639" name="Picture"/>
+                          <pic:cNvPr id="1015312668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726196129" name="Picture">
+                  <wp:docPr id="123188162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726196129" name="Picture"/>
+                          <pic:cNvPr id="123188162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285366847" name="Picture">
+                        <wp:docPr id="795098142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285366847" name="Picture"/>
+                                <pic:cNvPr id="795098142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391074921" name="Picture">
+                        <wp:docPr id="1817814651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391074921" name="Picture"/>
+                                <pic:cNvPr id="1817814651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867943075" name="Picture">
+                        <wp:docPr id="294698198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867943075" name="Picture"/>
+                                <pic:cNvPr id="294698198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693407416" name="Picture">
+                        <wp:docPr id="1026869541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693407416" name="Picture"/>
+                                <pic:cNvPr id="1026869541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443149028" name="Picture">
+                        <wp:docPr id="1767837504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443149028" name="Picture"/>
+                                <pic:cNvPr id="1767837504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906635986" name="Picture">
+                        <wp:docPr id="308528184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906635986" name="Picture"/>
+                                <pic:cNvPr id="308528184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82248422" name="Picture">
+                        <wp:docPr id="1599120897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82248422" name="Picture"/>
+                                <pic:cNvPr id="1599120897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626564023" name="Picture">
+                        <wp:docPr id="2090008023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626564023" name="Picture"/>
+                                <pic:cNvPr id="2090008023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683802378" name="Picture">
+                        <wp:docPr id="1317640674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683802378" name="Picture"/>
+                                <pic:cNvPr id="1317640674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222511633" name="Picture">
+                        <wp:docPr id="633365658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222511633" name="Picture"/>
+                                <pic:cNvPr id="633365658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509544831" name="Picture">
+                        <wp:docPr id="95890403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509544831" name="Picture"/>
+                                <pic:cNvPr id="95890403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139774200" name="Picture">
+                        <wp:docPr id="1821260210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139774200" name="Picture"/>
+                                <pic:cNvPr id="1821260210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468994598" name="Picture">
+                        <wp:docPr id="841638202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468994598" name="Picture"/>
+                                <pic:cNvPr id="841638202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69293226" name="Picture">
+                        <wp:docPr id="391387740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69293226" name="Picture"/>
+                                <pic:cNvPr id="391387740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904245143" name="Picture">
+                        <wp:docPr id="1671038258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904245143" name="Picture"/>
+                                <pic:cNvPr id="1671038258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082626246" name="Picture">
+                        <wp:docPr id="2121625048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082626246" name="Picture"/>
+                                <pic:cNvPr id="2121625048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554552600" name="Picture">
+                        <wp:docPr id="576831845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554552600" name="Picture"/>
+                                <pic:cNvPr id="576831845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550640324" name="Picture">
+                        <wp:docPr id="577836238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550640324" name="Picture"/>
+                                <pic:cNvPr id="577836238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679562364" name="Picture">
+                  <wp:docPr id="1221594144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679562364" name="Picture"/>
+                          <pic:cNvPr id="1221594144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691277959" name="Picture">
+                  <wp:docPr id="1127907031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691277959" name="Picture"/>
+                          <pic:cNvPr id="1127907031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208681040" name="Picture">
+                  <wp:docPr id="1060569268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208681040" name="Picture"/>
+                          <pic:cNvPr id="1060569268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795845373" name="Picture">
+                  <wp:docPr id="1621976820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795845373" name="Picture"/>
+                          <pic:cNvPr id="1621976820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014419749" name="Picture">
+                  <wp:docPr id="379904187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014419749" name="Picture"/>
+                          <pic:cNvPr id="379904187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467708919" name="Picture">
+                  <wp:docPr id="1794427285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467708919" name="Picture"/>
+                          <pic:cNvPr id="1794427285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727062465" name="Picture">
+                        <wp:docPr id="266243212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727062465" name="Picture"/>
+                                <pic:cNvPr id="266243212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950588777" name="Picture">
+                  <wp:docPr id="1698956226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950588777" name="Picture"/>
+                          <pic:cNvPr id="1698956226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941013444" name="Picture">
+                  <wp:docPr id="858082896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941013444" name="Picture"/>
+                          <pic:cNvPr id="858082896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602233112" name="Picture">
+                  <wp:docPr id="1222909524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602233112" name="Picture"/>
+                          <pic:cNvPr id="1222909524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100778652" name="Picture">
+                  <wp:docPr id="1046080891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100778652" name="Picture"/>
+                          <pic:cNvPr id="1046080891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301782133" name="Picture">
+                  <wp:docPr id="2065201303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301782133" name="Picture"/>
+                          <pic:cNvPr id="2065201303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391778445" name="Picture">
+                  <wp:docPr id="411075698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391778445" name="Picture"/>
+                          <pic:cNvPr id="411075698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095634976" name="Picture">
+                        <wp:docPr id="395525395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095634976" name="Picture"/>
+                                <pic:cNvPr id="395525395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477702417" name="Picture">
+                        <wp:docPr id="728391434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477702417" name="Picture"/>
+                                <pic:cNvPr id="728391434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653969764" name="Picture">
+                  <wp:docPr id="622822609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653969764" name="Picture"/>
+                          <pic:cNvPr id="622822609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275056177" name="Picture">
+                  <wp:docPr id="180396560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275056177" name="Picture"/>
+                          <pic:cNvPr id="180396560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545084891" name="Picture">
+                  <wp:docPr id="1203556999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545084891" name="Picture"/>
+                          <pic:cNvPr id="1203556999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815605117" name="Picture">
+                  <wp:docPr id="1300876896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815605117" name="Picture"/>
+                          <pic:cNvPr id="1300876896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780701885" name="Picture">
+                  <wp:docPr id="2127824490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780701885" name="Picture"/>
+                          <pic:cNvPr id="2127824490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183644640" name="Picture">
+                  <wp:docPr id="490070682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183644640" name="Picture"/>
+                          <pic:cNvPr id="490070682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933477412" name="Picture">
+                        <wp:docPr id="114922529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933477412" name="Picture"/>
+                                <pic:cNvPr id="114922529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759036562" name="Picture">
+                  <wp:docPr id="877299538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759036562" name="Picture"/>
+                          <pic:cNvPr id="877299538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835777732" name="Picture">
+                  <wp:docPr id="359124363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835777732" name="Picture"/>
+                          <pic:cNvPr id="359124363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480545677" name="Picture">
+                  <wp:docPr id="738645957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480545677" name="Picture"/>
+                          <pic:cNvPr id="738645957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91974221" name="Picture">
+                  <wp:docPr id="1893921489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91974221" name="Picture"/>
+                          <pic:cNvPr id="1893921489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908941453" name="Picture">
+                  <wp:docPr id="1555530585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908941453" name="Picture"/>
+                          <pic:cNvPr id="1555530585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780338100" name="Picture">
+                  <wp:docPr id="652760123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780338100" name="Picture"/>
+                          <pic:cNvPr id="652760123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251521499" name="Picture">
+                        <wp:docPr id="2006901297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251521499" name="Picture"/>
+                                <pic:cNvPr id="2006901297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953537811" name="Picture">
+                  <wp:docPr id="322124149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953537811" name="Picture"/>
+                          <pic:cNvPr id="322124149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516089394" name="Picture">
+                  <wp:docPr id="2026549217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516089394" name="Picture"/>
+                          <pic:cNvPr id="2026549217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435037103" name="Picture">
+                  <wp:docPr id="1294859669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435037103" name="Picture"/>
+                          <pic:cNvPr id="1294859669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623161120" name="Picture">
+                  <wp:docPr id="366971705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623161120" name="Picture"/>
+                          <pic:cNvPr id="366971705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635063726" name="Picture">
+                  <wp:docPr id="1867715199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635063726" name="Picture"/>
+                          <pic:cNvPr id="1867715199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911088556" name="Picture">
+                  <wp:docPr id="1101639031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911088556" name="Picture"/>
+                          <pic:cNvPr id="1101639031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80360308" name="Picture">
+                  <wp:docPr id="927875563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80360308" name="Picture"/>
+                          <pic:cNvPr id="927875563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117772602" name="Picture">
+                  <wp:docPr id="989892704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117772602" name="Picture"/>
+                          <pic:cNvPr id="989892704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086839559" name="Picture">
+                  <wp:docPr id="2040676592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086839559" name="Picture"/>
+                          <pic:cNvPr id="2040676592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051405683" name="Picture">
+                  <wp:docPr id="2132401795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051405683" name="Picture"/>
+                          <pic:cNvPr id="2132401795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317826182" name="Picture">
+                  <wp:docPr id="1864018549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317826182" name="Picture"/>
+                          <pic:cNvPr id="1864018549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135949002" name="Picture">
+                  <wp:docPr id="587633970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135949002" name="Picture"/>
+                          <pic:cNvPr id="587633970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691275955" name="Picture">
+                  <wp:docPr id="488417169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691275955" name="Picture"/>
+                          <pic:cNvPr id="488417169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275914379" name="Picture">
+                  <wp:docPr id="1661621543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275914379" name="Picture"/>
+                          <pic:cNvPr id="1661621543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049085591" name="Picture">
+                  <wp:docPr id="1085290657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049085591" name="Picture"/>
+                          <pic:cNvPr id="1085290657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>