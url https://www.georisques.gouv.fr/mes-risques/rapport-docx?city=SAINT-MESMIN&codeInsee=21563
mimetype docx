--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703726227" name="Picture">
+                  <wp:docPr id="1128059927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703726227" name="Picture"/>
+                          <pic:cNvPr id="1128059927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100573196" name="Picture">
+                  <wp:docPr id="1826649182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100573196" name="Picture"/>
+                          <pic:cNvPr id="1826649182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693306973" name="Picture">
+                        <wp:docPr id="1026363747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693306973" name="Picture"/>
+                                <pic:cNvPr id="1026363747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311702793" name="Picture">
+                  <wp:docPr id="1023208261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311702793" name="Picture"/>
+                          <pic:cNvPr id="1023208261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549039051" name="Picture">
+                  <wp:docPr id="1856930829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549039051" name="Picture"/>
+                          <pic:cNvPr id="1856930829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527648839" name="Picture">
+                  <wp:docPr id="1736067848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527648839" name="Picture"/>
+                          <pic:cNvPr id="1736067848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16285059" name="Picture">
+                  <wp:docPr id="58648067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16285059" name="Picture"/>
+                          <pic:cNvPr id="58648067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188781817" name="Picture">
+                  <wp:docPr id="170322927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188781817" name="Picture"/>
+                          <pic:cNvPr id="170322927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771927618" name="Picture">
+                        <wp:docPr id="1299338440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771927618" name="Picture"/>
+                                <pic:cNvPr id="1299338440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087972569" name="Picture">
+                        <wp:docPr id="1945057094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087972569" name="Picture"/>
+                                <pic:cNvPr id="1945057094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330373529" name="Picture">
+                        <wp:docPr id="704984933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330373529" name="Picture"/>
+                                <pic:cNvPr id="704984933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827884243" name="Picture">
+                        <wp:docPr id="998975964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827884243" name="Picture"/>
+                                <pic:cNvPr id="998975964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669183367" name="Picture">
+                        <wp:docPr id="879482377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669183367" name="Picture"/>
+                                <pic:cNvPr id="879482377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767212108" name="Picture">
+                        <wp:docPr id="1966348341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767212108" name="Picture"/>
+                                <pic:cNvPr id="1966348341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383250423" name="Picture">
+                        <wp:docPr id="885200131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383250423" name="Picture"/>
+                                <pic:cNvPr id="885200131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311006325" name="Picture">
+                        <wp:docPr id="376825561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311006325" name="Picture"/>
+                                <pic:cNvPr id="376825561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762614120" name="Picture">
+                        <wp:docPr id="1291721997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762614120" name="Picture"/>
+                                <pic:cNvPr id="1291721997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22742957" name="Picture">
+                        <wp:docPr id="1233633624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22742957" name="Picture"/>
+                                <pic:cNvPr id="1233633624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305774961" name="Picture">
+                        <wp:docPr id="1012888670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305774961" name="Picture"/>
+                                <pic:cNvPr id="1012888670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394542019" name="Picture">
+                        <wp:docPr id="1369630984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394542019" name="Picture"/>
+                                <pic:cNvPr id="1369630984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180663617" name="Picture">
+                        <wp:docPr id="1622765185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180663617" name="Picture"/>
+                                <pic:cNvPr id="1622765185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754307727" name="Picture">
+                        <wp:docPr id="738489440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754307727" name="Picture"/>
+                                <pic:cNvPr id="738489440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394445311" name="Picture">
+                        <wp:docPr id="986631162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394445311" name="Picture"/>
+                                <pic:cNvPr id="986631162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807778222" name="Picture">
+                  <wp:docPr id="1926152954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807778222" name="Picture"/>
+                          <pic:cNvPr id="1926152954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518183321" name="Picture">
+                  <wp:docPr id="1249716043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518183321" name="Picture"/>
+                          <pic:cNvPr id="1249716043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646216068" name="Picture">
+                  <wp:docPr id="1073594611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646216068" name="Picture"/>
+                          <pic:cNvPr id="1073594611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362826985" name="Picture">
+                  <wp:docPr id="2058227235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362826985" name="Picture"/>
+                          <pic:cNvPr id="2058227235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552192620" name="Picture">
+                  <wp:docPr id="1956546681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552192620" name="Picture"/>
+                          <pic:cNvPr id="1956546681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359984434" name="Picture">
+                  <wp:docPr id="1337920250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359984434" name="Picture"/>
+                          <pic:cNvPr id="1337920250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452623263" name="Picture">
+                        <wp:docPr id="1553835928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452623263" name="Picture"/>
+                                <pic:cNvPr id="1553835928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397364941" name="Picture">
+                  <wp:docPr id="316293065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397364941" name="Picture"/>
+                          <pic:cNvPr id="316293065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350960247" name="Picture">
+                  <wp:docPr id="514619000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350960247" name="Picture"/>
+                          <pic:cNvPr id="514619000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568968182" name="Picture">
+                  <wp:docPr id="792507218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568968182" name="Picture"/>
+                          <pic:cNvPr id="792507218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619706330" name="Picture">
+                  <wp:docPr id="1613931814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619706330" name="Picture"/>
+                          <pic:cNvPr id="1613931814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585700200" name="Picture">
+                  <wp:docPr id="487543134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585700200" name="Picture"/>
+                          <pic:cNvPr id="487543134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202674556" name="Picture">
+                  <wp:docPr id="1587136631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202674556" name="Picture"/>
+                          <pic:cNvPr id="1587136631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944311033" name="Picture">
+                        <wp:docPr id="620994118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944311033" name="Picture"/>
+                                <pic:cNvPr id="620994118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515583534" name="Picture">
+                  <wp:docPr id="847876968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515583534" name="Picture"/>
+                          <pic:cNvPr id="847876968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939305857" name="Picture">
+                  <wp:docPr id="188865233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939305857" name="Picture"/>
+                          <pic:cNvPr id="188865233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308010898" name="Picture">
+                  <wp:docPr id="2004041056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308010898" name="Picture"/>
+                          <pic:cNvPr id="2004041056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594167348" name="Picture">
+                  <wp:docPr id="849112795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594167348" name="Picture"/>
+                          <pic:cNvPr id="849112795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904103671" name="Picture">
+                  <wp:docPr id="217658348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904103671" name="Picture"/>
+                          <pic:cNvPr id="217658348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893696715" name="Picture">
+                  <wp:docPr id="2053803171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893696715" name="Picture"/>
+                          <pic:cNvPr id="2053803171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015869239" name="Picture">
+                        <wp:docPr id="1362908816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015869239" name="Picture"/>
+                                <pic:cNvPr id="1362908816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723602789" name="Picture">
+                  <wp:docPr id="691687220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723602789" name="Picture"/>
+                          <pic:cNvPr id="691687220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420189404" name="Picture">
+                  <wp:docPr id="1941362700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420189404" name="Picture"/>
+                          <pic:cNvPr id="1941362700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761405672" name="Picture">
+                  <wp:docPr id="366648030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761405672" name="Picture"/>
+                          <pic:cNvPr id="366648030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581295465" name="Picture">
+                  <wp:docPr id="1910459211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581295465" name="Picture"/>
+                          <pic:cNvPr id="1910459211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594985857" name="Picture">
+                  <wp:docPr id="1294694177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594985857" name="Picture"/>
+                          <pic:cNvPr id="1294694177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827746967" name="Picture">
+                  <wp:docPr id="2105868998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827746967" name="Picture"/>
+                          <pic:cNvPr id="2105868998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556345669" name="Picture">
+                        <wp:docPr id="433135962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556345669" name="Picture"/>
+                                <pic:cNvPr id="433135962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581459608" name="Picture">
+                  <wp:docPr id="1285002132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581459608" name="Picture"/>
+                          <pic:cNvPr id="1285002132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016948917" name="Picture">
+                  <wp:docPr id="687057566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016948917" name="Picture"/>
+                          <pic:cNvPr id="687057566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112558679" name="Picture">
+                  <wp:docPr id="1922492154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112558679" name="Picture"/>
+                          <pic:cNvPr id="1922492154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744759155" name="Picture">
+                  <wp:docPr id="1854996934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744759155" name="Picture"/>
+                          <pic:cNvPr id="1854996934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391329705" name="Picture">
+                  <wp:docPr id="716778867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391329705" name="Picture"/>
+                          <pic:cNvPr id="716778867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566586509" name="Picture">
+                  <wp:docPr id="197138949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566586509" name="Picture"/>
+                          <pic:cNvPr id="197138949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801952068" name="Picture">
+                        <wp:docPr id="1205987030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801952068" name="Picture"/>
+                                <pic:cNvPr id="1205987030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648825956" name="Picture">
+                  <wp:docPr id="1442813879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648825956" name="Picture"/>
+                          <pic:cNvPr id="1442813879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532473258" name="Picture">
+                  <wp:docPr id="547045340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532473258" name="Picture"/>
+                          <pic:cNvPr id="547045340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74535304" name="Picture">
+                  <wp:docPr id="470961602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74535304" name="Picture"/>
+                          <pic:cNvPr id="470961602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45077,57 +45077,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387122496" name="Picture">
+                  <wp:docPr id="1557243333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387122496" name="Picture"/>
+                          <pic:cNvPr id="1557243333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45148,57 +45148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709161226" name="Picture">
+                  <wp:docPr id="625804380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709161226" name="Picture"/>
+                          <pic:cNvPr id="625804380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45562,57 +45562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607586523" name="Picture">
+                  <wp:docPr id="733946218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607586523" name="Picture"/>
+                          <pic:cNvPr id="733946218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>