--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341712905" name="Picture">
+                  <wp:docPr id="1059553374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341712905" name="Picture"/>
+                          <pic:cNvPr id="1059553374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995064753" name="Picture">
+                  <wp:docPr id="250997099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995064753" name="Picture"/>
+                          <pic:cNvPr id="250997099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430067120" name="Picture">
+                        <wp:docPr id="1351768189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430067120" name="Picture"/>
+                                <pic:cNvPr id="1351768189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617047916" name="Picture">
+                  <wp:docPr id="2021304398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617047916" name="Picture"/>
+                          <pic:cNvPr id="2021304398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594576647" name="Picture">
+                  <wp:docPr id="419164724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594576647" name="Picture"/>
+                          <pic:cNvPr id="419164724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127140633" name="Picture">
+                  <wp:docPr id="1059310118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127140633" name="Picture"/>
+                          <pic:cNvPr id="1059310118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572796447" name="Picture">
+                  <wp:docPr id="1960076835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572796447" name="Picture"/>
+                          <pic:cNvPr id="1960076835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263045242" name="Picture">
+                  <wp:docPr id="17970177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263045242" name="Picture"/>
+                          <pic:cNvPr id="17970177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13215585" name="Picture">
+                        <wp:docPr id="306795530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13215585" name="Picture"/>
+                                <pic:cNvPr id="306795530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098422143" name="Picture">
+                        <wp:docPr id="349029716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098422143" name="Picture"/>
+                                <pic:cNvPr id="349029716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122533770" name="Picture">
+                        <wp:docPr id="585169634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122533770" name="Picture"/>
+                                <pic:cNvPr id="585169634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833682984" name="Picture">
+                        <wp:docPr id="1260711924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833682984" name="Picture"/>
+                                <pic:cNvPr id="1260711924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678827720" name="Picture">
+                        <wp:docPr id="2134857312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678827720" name="Picture"/>
+                                <pic:cNvPr id="2134857312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604259275" name="Picture">
+                        <wp:docPr id="1950811759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604259275" name="Picture"/>
+                                <pic:cNvPr id="1950811759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458946547" name="Picture">
+                        <wp:docPr id="110388982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458946547" name="Picture"/>
+                                <pic:cNvPr id="110388982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953110967" name="Picture">
+                        <wp:docPr id="501107556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953110967" name="Picture"/>
+                                <pic:cNvPr id="501107556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939794328" name="Picture">
+                        <wp:docPr id="1193726694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939794328" name="Picture"/>
+                                <pic:cNvPr id="1193726694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403651991" name="Picture">
+                        <wp:docPr id="634578432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403651991" name="Picture"/>
+                                <pic:cNvPr id="634578432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703904722" name="Picture">
+                        <wp:docPr id="1517002966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703904722" name="Picture"/>
+                                <pic:cNvPr id="1517002966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848964035" name="Picture">
+                        <wp:docPr id="204236455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848964035" name="Picture"/>
+                                <pic:cNvPr id="204236455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138946717" name="Picture">
+                        <wp:docPr id="1009802929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138946717" name="Picture"/>
+                                <pic:cNvPr id="1009802929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34737279" name="Picture">
+                        <wp:docPr id="1318897791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34737279" name="Picture"/>
+                                <pic:cNvPr id="1318897791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297682181" name="Picture">
+                        <wp:docPr id="506361878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297682181" name="Picture"/>
+                                <pic:cNvPr id="506361878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376532359" name="Picture">
+                  <wp:docPr id="231448162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376532359" name="Picture"/>
+                          <pic:cNvPr id="231448162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207476700" name="Picture">
+                  <wp:docPr id="660210174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207476700" name="Picture"/>
+                          <pic:cNvPr id="660210174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023549425" name="Picture">
+                  <wp:docPr id="1385155995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023549425" name="Picture"/>
+                          <pic:cNvPr id="1385155995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868544855" name="Picture">
+                  <wp:docPr id="417714300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868544855" name="Picture"/>
+                          <pic:cNvPr id="417714300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64070238" name="Picture">
+                  <wp:docPr id="522888336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64070238" name="Picture"/>
+                          <pic:cNvPr id="522888336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741079613" name="Picture">
+                  <wp:docPr id="455705863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741079613" name="Picture"/>
+                          <pic:cNvPr id="455705863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570391711" name="Picture">
+                        <wp:docPr id="632689294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570391711" name="Picture"/>
+                                <pic:cNvPr id="632689294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632557696" name="Picture">
+                  <wp:docPr id="1191529261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632557696" name="Picture"/>
+                          <pic:cNvPr id="1191529261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483806553" name="Picture">
+                  <wp:docPr id="603679119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483806553" name="Picture"/>
+                          <pic:cNvPr id="603679119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464863862" name="Picture">
+                  <wp:docPr id="910966044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464863862" name="Picture"/>
+                          <pic:cNvPr id="910966044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705807027" name="Picture">
+                  <wp:docPr id="1745405373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705807027" name="Picture"/>
+                          <pic:cNvPr id="1745405373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956708217" name="Picture">
+                  <wp:docPr id="1618154417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956708217" name="Picture"/>
+                          <pic:cNvPr id="1618154417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076992084" name="Picture">
+                  <wp:docPr id="327678262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076992084" name="Picture"/>
+                          <pic:cNvPr id="327678262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907090391" name="Picture">
+                        <wp:docPr id="82434193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907090391" name="Picture"/>
+                                <pic:cNvPr id="82434193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682330079" name="Picture">
+                        <wp:docPr id="1395676845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682330079" name="Picture"/>
+                                <pic:cNvPr id="1395676845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512518433" name="Picture">
+                  <wp:docPr id="425140490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512518433" name="Picture"/>
+                          <pic:cNvPr id="425140490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280719526" name="Picture">
+                  <wp:docPr id="1955019498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280719526" name="Picture"/>
+                          <pic:cNvPr id="1955019498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088167241" name="Picture">
+                  <wp:docPr id="1047581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088167241" name="Picture"/>
+                          <pic:cNvPr id="1047581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663498768" name="Picture">
+                  <wp:docPr id="1220901664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663498768" name="Picture"/>
+                          <pic:cNvPr id="1220901664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855211573" name="Picture">
+                  <wp:docPr id="1646376224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855211573" name="Picture"/>
+                          <pic:cNvPr id="1646376224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924982269" name="Picture">
+                  <wp:docPr id="1460523904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924982269" name="Picture"/>
+                          <pic:cNvPr id="1460523904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807944038" name="Picture">
+                        <wp:docPr id="1558426318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807944038" name="Picture"/>
+                                <pic:cNvPr id="1558426318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118490862" name="Picture">
+                  <wp:docPr id="1699478273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118490862" name="Picture"/>
+                          <pic:cNvPr id="1699478273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473997058" name="Picture">
+                  <wp:docPr id="183074328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473997058" name="Picture"/>
+                          <pic:cNvPr id="183074328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756221601" name="Picture">
+                  <wp:docPr id="1389687007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756221601" name="Picture"/>
+                          <pic:cNvPr id="1389687007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130791513" name="Picture">
+                  <wp:docPr id="212586599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130791513" name="Picture"/>
+                          <pic:cNvPr id="212586599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002760797" name="Picture">
+                  <wp:docPr id="590089547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002760797" name="Picture"/>
+                          <pic:cNvPr id="590089547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452898338" name="Picture">
+                  <wp:docPr id="1552696553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452898338" name="Picture"/>
+                          <pic:cNvPr id="1552696553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834543609" name="Picture">
+                        <wp:docPr id="1440485366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834543609" name="Picture"/>
+                                <pic:cNvPr id="1440485366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191620582" name="Picture">
+                  <wp:docPr id="1325168975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191620582" name="Picture"/>
+                          <pic:cNvPr id="1325168975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109457704" name="Picture">
+                  <wp:docPr id="2078964953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109457704" name="Picture"/>
+                          <pic:cNvPr id="2078964953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691340562" name="Picture">
+                  <wp:docPr id="1569770990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691340562" name="Picture"/>
+                          <pic:cNvPr id="1569770990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430144620" name="Picture">
+                  <wp:docPr id="1644837640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430144620" name="Picture"/>
+                          <pic:cNvPr id="1644837640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179696647" name="Picture">
+                  <wp:docPr id="19097067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179696647" name="Picture"/>
+                          <pic:cNvPr id="19097067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114516491" name="Picture">
+                  <wp:docPr id="1066055176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114516491" name="Picture"/>
+                          <pic:cNvPr id="1066055176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140323075" name="Picture">
+                  <wp:docPr id="69750526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140323075" name="Picture"/>
+                          <pic:cNvPr id="69750526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865775395" name="Picture">
+                  <wp:docPr id="1709270897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865775395" name="Picture"/>
+                          <pic:cNvPr id="1709270897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656708400" name="Picture">
+                  <wp:docPr id="1745897093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656708400" name="Picture"/>
+                          <pic:cNvPr id="1745897093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>