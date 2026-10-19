--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462967354" name="Picture">
+                  <wp:docPr id="572995848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462967354" name="Picture"/>
+                          <pic:cNvPr id="572995848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215301623" name="Picture">
+                  <wp:docPr id="2088313788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215301623" name="Picture"/>
+                          <pic:cNvPr id="2088313788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826095172" name="Picture">
+                        <wp:docPr id="666865078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826095172" name="Picture"/>
+                                <pic:cNvPr id="666865078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690457876" name="Picture">
+                  <wp:docPr id="465475304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690457876" name="Picture"/>
+                          <pic:cNvPr id="465475304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246789166" name="Picture">
+                  <wp:docPr id="692963251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246789166" name="Picture"/>
+                          <pic:cNvPr id="692963251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621186107" name="Picture">
+                  <wp:docPr id="1108315243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621186107" name="Picture"/>
+                          <pic:cNvPr id="1108315243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861042168" name="Picture">
+                  <wp:docPr id="600162769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861042168" name="Picture"/>
+                          <pic:cNvPr id="600162769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987142836" name="Picture">
+                  <wp:docPr id="1069682290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987142836" name="Picture"/>
+                          <pic:cNvPr id="1069682290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274650709" name="Picture">
+                        <wp:docPr id="989183456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274650709" name="Picture"/>
+                                <pic:cNvPr id="989183456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34187710" name="Picture">
+                        <wp:docPr id="545486281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34187710" name="Picture"/>
+                                <pic:cNvPr id="545486281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066966920" name="Picture">
+                        <wp:docPr id="124614392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066966920" name="Picture"/>
+                                <pic:cNvPr id="124614392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206754661" name="Picture">
+                        <wp:docPr id="602454694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206754661" name="Picture"/>
+                                <pic:cNvPr id="602454694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633581194" name="Picture">
+                        <wp:docPr id="1357236670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633581194" name="Picture"/>
+                                <pic:cNvPr id="1357236670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015384021" name="Picture">
+                        <wp:docPr id="149981391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015384021" name="Picture"/>
+                                <pic:cNvPr id="149981391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603932889" name="Picture">
+                        <wp:docPr id="1388328115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603932889" name="Picture"/>
+                                <pic:cNvPr id="1388328115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517290529" name="Picture">
+                        <wp:docPr id="1730071982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517290529" name="Picture"/>
+                                <pic:cNvPr id="1730071982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785096057" name="Picture">
+                        <wp:docPr id="1692622106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785096057" name="Picture"/>
+                                <pic:cNvPr id="1692622106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5116107" name="Picture">
+                        <wp:docPr id="1931615909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5116107" name="Picture"/>
+                                <pic:cNvPr id="1931615909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115623105" name="Picture">
+                        <wp:docPr id="246007984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115623105" name="Picture"/>
+                                <pic:cNvPr id="246007984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247024776" name="Picture">
+                        <wp:docPr id="849242447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247024776" name="Picture"/>
+                                <pic:cNvPr id="849242447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436246823" name="Picture">
+                        <wp:docPr id="1694969834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436246823" name="Picture"/>
+                                <pic:cNvPr id="1694969834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484002497" name="Picture">
+                        <wp:docPr id="1457477937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484002497" name="Picture"/>
+                                <pic:cNvPr id="1457477937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552254144" name="Picture">
+                        <wp:docPr id="575579498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552254144" name="Picture"/>
+                                <pic:cNvPr id="575579498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12355183" name="Picture">
+                  <wp:docPr id="448854814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12355183" name="Picture"/>
+                          <pic:cNvPr id="448854814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453173673" name="Picture">
+                  <wp:docPr id="1339305966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453173673" name="Picture"/>
+                          <pic:cNvPr id="1339305966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346923518" name="Picture">
+                  <wp:docPr id="1562546605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346923518" name="Picture"/>
+                          <pic:cNvPr id="1562546605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543828338" name="Picture">
+                  <wp:docPr id="1050220389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543828338" name="Picture"/>
+                          <pic:cNvPr id="1050220389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287875641" name="Picture">
+                  <wp:docPr id="53644414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287875641" name="Picture"/>
+                          <pic:cNvPr id="53644414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466910245" name="Picture">
+                  <wp:docPr id="713056331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466910245" name="Picture"/>
+                          <pic:cNvPr id="713056331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732862497" name="Picture">
+                        <wp:docPr id="1075303064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732862497" name="Picture"/>
+                                <pic:cNvPr id="1075303064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020403071" name="Picture">
+                  <wp:docPr id="878193412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020403071" name="Picture"/>
+                          <pic:cNvPr id="878193412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95054584" name="Picture">
+                  <wp:docPr id="25222370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95054584" name="Picture"/>
+                          <pic:cNvPr id="25222370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511691772" name="Picture">
+                  <wp:docPr id="2147310936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511691772" name="Picture"/>
+                          <pic:cNvPr id="2147310936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904462377" name="Picture">
+                  <wp:docPr id="35086933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904462377" name="Picture"/>
+                          <pic:cNvPr id="35086933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786172253" name="Picture">
+                  <wp:docPr id="654067983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786172253" name="Picture"/>
+                          <pic:cNvPr id="654067983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369982462" name="Picture">
+                  <wp:docPr id="1858334218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369982462" name="Picture"/>
+                          <pic:cNvPr id="1858334218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21533090" name="Picture">
+                        <wp:docPr id="1569699334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21533090" name="Picture"/>
+                                <pic:cNvPr id="1569699334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317465642" name="Picture">
+                        <wp:docPr id="1180564822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317465642" name="Picture"/>
+                                <pic:cNvPr id="1180564822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142846227" name="Picture">
+                  <wp:docPr id="1503151364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142846227" name="Picture"/>
+                          <pic:cNvPr id="1503151364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306005250" name="Picture">
+                  <wp:docPr id="1134935225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306005250" name="Picture"/>
+                          <pic:cNvPr id="1134935225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123193509" name="Picture">
+                  <wp:docPr id="125443701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123193509" name="Picture"/>
+                          <pic:cNvPr id="125443701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039266006" name="Picture">
+                  <wp:docPr id="1249867080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039266006" name="Picture"/>
+                          <pic:cNvPr id="1249867080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604937930" name="Picture">
+                  <wp:docPr id="1110470794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604937930" name="Picture"/>
+                          <pic:cNvPr id="1110470794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48118447" name="Picture">
+                  <wp:docPr id="1185214460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48118447" name="Picture"/>
+                          <pic:cNvPr id="1185214460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861478358" name="Picture">
+                  <wp:docPr id="615817905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861478358" name="Picture"/>
+                          <pic:cNvPr id="615817905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075925584" name="Picture">
+                  <wp:docPr id="1166959316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075925584" name="Picture"/>
+                          <pic:cNvPr id="1166959316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584243000" name="Picture">
+                  <wp:docPr id="1238357140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584243000" name="Picture"/>
+                          <pic:cNvPr id="1238357140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209440664" name="Picture">
+                  <wp:docPr id="264846260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209440664" name="Picture"/>
+                          <pic:cNvPr id="264846260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697290460" name="Picture">
+                  <wp:docPr id="1950976194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697290460" name="Picture"/>
+                          <pic:cNvPr id="1950976194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282811878" name="Picture">
+                  <wp:docPr id="512968437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282811878" name="Picture"/>
+                          <pic:cNvPr id="512968437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217097866" name="Picture">
+                        <wp:docPr id="927193295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217097866" name="Picture"/>
+                                <pic:cNvPr id="927193295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893331306" name="Picture">
+                  <wp:docPr id="870552636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893331306" name="Picture"/>
+                          <pic:cNvPr id="870552636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777831038" name="Picture">
+                  <wp:docPr id="869568279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777831038" name="Picture"/>
+                          <pic:cNvPr id="869568279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056522016" name="Picture">
+                  <wp:docPr id="168617734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056522016" name="Picture"/>
+                          <pic:cNvPr id="168617734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40422166" name="Picture">
+                  <wp:docPr id="1395900284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40422166" name="Picture"/>
+                          <pic:cNvPr id="1395900284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090652231" name="Picture">
+                  <wp:docPr id="309059688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090652231" name="Picture"/>
+                          <pic:cNvPr id="309059688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287181396" name="Picture">
+                  <wp:docPr id="1773067972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287181396" name="Picture"/>
+                          <pic:cNvPr id="1773067972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394703523" name="Picture">
+                        <wp:docPr id="804189913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394703523" name="Picture"/>
+                                <pic:cNvPr id="804189913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160021757" name="Picture">
+                  <wp:docPr id="1195609886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160021757" name="Picture"/>
+                          <pic:cNvPr id="1195609886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389418139" name="Picture">
+                  <wp:docPr id="76310873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389418139" name="Picture"/>
+                          <pic:cNvPr id="76310873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873331309" name="Picture">
+                  <wp:docPr id="481833855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873331309" name="Picture"/>
+                          <pic:cNvPr id="481833855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016680178" name="Picture">
+                  <wp:docPr id="2019198500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016680178" name="Picture"/>
+                          <pic:cNvPr id="2019198500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468504366" name="Picture">
+                  <wp:docPr id="528219863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468504366" name="Picture"/>
+                          <pic:cNvPr id="528219863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080656044" name="Picture">
+                  <wp:docPr id="1107629452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080656044" name="Picture"/>
+                          <pic:cNvPr id="1107629452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>