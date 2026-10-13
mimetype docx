--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909888581" name="Picture">
+                  <wp:docPr id="1378352123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909888581" name="Picture"/>
+                          <pic:cNvPr id="1378352123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621824560" name="Picture">
+                  <wp:docPr id="886518078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621824560" name="Picture"/>
+                          <pic:cNvPr id="886518078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111093453" name="Picture">
+                        <wp:docPr id="87578687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111093453" name="Picture"/>
+                                <pic:cNvPr id="87578687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298076361" name="Picture">
+                  <wp:docPr id="2083933402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298076361" name="Picture"/>
+                          <pic:cNvPr id="2083933402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186958265" name="Picture">
+                  <wp:docPr id="768920364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186958265" name="Picture"/>
+                          <pic:cNvPr id="768920364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118875362" name="Picture">
+                  <wp:docPr id="143132665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118875362" name="Picture"/>
+                          <pic:cNvPr id="143132665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861459268" name="Picture">
+                  <wp:docPr id="2098739283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861459268" name="Picture"/>
+                          <pic:cNvPr id="2098739283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779666279" name="Picture">
+                  <wp:docPr id="1484200974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779666279" name="Picture"/>
+                          <pic:cNvPr id="1484200974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195701348" name="Picture">
+                        <wp:docPr id="1821359064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195701348" name="Picture"/>
+                                <pic:cNvPr id="1821359064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621392024" name="Picture">
+                        <wp:docPr id="202539640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621392024" name="Picture"/>
+                                <pic:cNvPr id="202539640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051498640" name="Picture">
+                        <wp:docPr id="779392677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051498640" name="Picture"/>
+                                <pic:cNvPr id="779392677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074031539" name="Picture">
+                        <wp:docPr id="1971050701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074031539" name="Picture"/>
+                                <pic:cNvPr id="1971050701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984067060" name="Picture">
+                        <wp:docPr id="1960053453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984067060" name="Picture"/>
+                                <pic:cNvPr id="1960053453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626050386" name="Picture">
+                        <wp:docPr id="987182677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626050386" name="Picture"/>
+                                <pic:cNvPr id="987182677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247901188" name="Picture">
+                        <wp:docPr id="486365113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247901188" name="Picture"/>
+                                <pic:cNvPr id="486365113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914699398" name="Picture">
+                        <wp:docPr id="1917803796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914699398" name="Picture"/>
+                                <pic:cNvPr id="1917803796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164527412" name="Picture">
+                        <wp:docPr id="48743139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164527412" name="Picture"/>
+                                <pic:cNvPr id="48743139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824345570" name="Picture">
+                        <wp:docPr id="2105844210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824345570" name="Picture"/>
+                                <pic:cNvPr id="2105844210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682203831" name="Picture">
+                        <wp:docPr id="524278586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682203831" name="Picture"/>
+                                <pic:cNvPr id="524278586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500194056" name="Picture">
+                        <wp:docPr id="680912486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500194056" name="Picture"/>
+                                <pic:cNvPr id="680912486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036104265" name="Picture">
+                        <wp:docPr id="972219755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036104265" name="Picture"/>
+                                <pic:cNvPr id="972219755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710162851" name="Picture">
+                        <wp:docPr id="1574304619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710162851" name="Picture"/>
+                                <pic:cNvPr id="1574304619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003959162" name="Picture">
+                        <wp:docPr id="1677831659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003959162" name="Picture"/>
+                                <pic:cNvPr id="1677831659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485136771" name="Picture">
+                  <wp:docPr id="392943291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485136771" name="Picture"/>
+                          <pic:cNvPr id="392943291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730945082" name="Picture">
+                  <wp:docPr id="889577896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730945082" name="Picture"/>
+                          <pic:cNvPr id="889577896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081538574" name="Picture">
+                  <wp:docPr id="671817503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081538574" name="Picture"/>
+                          <pic:cNvPr id="671817503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495301813" name="Picture">
+                  <wp:docPr id="208142133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495301813" name="Picture"/>
+                          <pic:cNvPr id="208142133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230909489" name="Picture">
+                  <wp:docPr id="713640905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230909489" name="Picture"/>
+                          <pic:cNvPr id="713640905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340024545" name="Picture">
+                  <wp:docPr id="861666691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340024545" name="Picture"/>
+                          <pic:cNvPr id="861666691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745945574" name="Picture">
+                        <wp:docPr id="1720118263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745945574" name="Picture"/>
+                                <pic:cNvPr id="1720118263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897880035" name="Picture">
+                  <wp:docPr id="1358759512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897880035" name="Picture"/>
+                          <pic:cNvPr id="1358759512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140680599" name="Picture">
+                  <wp:docPr id="2072805896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140680599" name="Picture"/>
+                          <pic:cNvPr id="2072805896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582948103" name="Picture">
+                  <wp:docPr id="704907229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582948103" name="Picture"/>
+                          <pic:cNvPr id="704907229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320853038" name="Picture">
+                  <wp:docPr id="1267255873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320853038" name="Picture"/>
+                          <pic:cNvPr id="1267255873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272688074" name="Picture">
+                  <wp:docPr id="823200126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272688074" name="Picture"/>
+                          <pic:cNvPr id="823200126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275356042" name="Picture">
+                  <wp:docPr id="1776833461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275356042" name="Picture"/>
+                          <pic:cNvPr id="1776833461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326225484" name="Picture">
+                        <wp:docPr id="1227847686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326225484" name="Picture"/>
+                                <pic:cNvPr id="1227847686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587643670" name="Picture">
+                  <wp:docPr id="716422489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587643670" name="Picture"/>
+                          <pic:cNvPr id="716422489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594957946" name="Picture">
+                  <wp:docPr id="1387559974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594957946" name="Picture"/>
+                          <pic:cNvPr id="1387559974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128323052" name="Picture">
+                  <wp:docPr id="1804190711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128323052" name="Picture"/>
+                          <pic:cNvPr id="1804190711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627543561" name="Picture">
+                  <wp:docPr id="779919057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627543561" name="Picture"/>
+                          <pic:cNvPr id="779919057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599936419" name="Picture">
+                  <wp:docPr id="308964078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599936419" name="Picture"/>
+                          <pic:cNvPr id="308964078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497982145" name="Picture">
+                  <wp:docPr id="1838057959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497982145" name="Picture"/>
+                          <pic:cNvPr id="1838057959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772568260" name="Picture">
+                        <wp:docPr id="2122369712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772568260" name="Picture"/>
+                                <pic:cNvPr id="2122369712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870034481" name="Picture">
+                  <wp:docPr id="1132114572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870034481" name="Picture"/>
+                          <pic:cNvPr id="1132114572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480017248" name="Picture">
+                  <wp:docPr id="1638927536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480017248" name="Picture"/>
+                          <pic:cNvPr id="1638927536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357605622" name="Picture">
+                  <wp:docPr id="421367676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357605622" name="Picture"/>
+                          <pic:cNvPr id="421367676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208860923" name="Picture">
+                  <wp:docPr id="2022650287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208860923" name="Picture"/>
+                          <pic:cNvPr id="2022650287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846328912" name="Picture">
+                  <wp:docPr id="423323522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846328912" name="Picture"/>
+                          <pic:cNvPr id="423323522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127291511" name="Picture">
+                  <wp:docPr id="1814588854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127291511" name="Picture"/>
+                          <pic:cNvPr id="1814588854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412871988" name="Picture">
+                  <wp:docPr id="723974651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412871988" name="Picture"/>
+                          <pic:cNvPr id="723974651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368379452" name="Picture">
+                  <wp:docPr id="913443150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368379452" name="Picture"/>
+                          <pic:cNvPr id="913443150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379661095" name="Picture">
+                  <wp:docPr id="1572573363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379661095" name="Picture"/>
+                          <pic:cNvPr id="1572573363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605945561" name="Picture">
+                        <wp:docPr id="1391438703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605945561" name="Picture"/>
+                                <pic:cNvPr id="1391438703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378327748" name="Picture">
+                  <wp:docPr id="1406175113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378327748" name="Picture"/>
+                          <pic:cNvPr id="1406175113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040346205" name="Picture">
+                  <wp:docPr id="116505490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040346205" name="Picture"/>
+                          <pic:cNvPr id="116505490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835215098" name="Picture">
+                  <wp:docPr id="244146281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835215098" name="Picture"/>
+                          <pic:cNvPr id="244146281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882812741" name="Picture">
+                  <wp:docPr id="156697554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882812741" name="Picture"/>
+                          <pic:cNvPr id="156697554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646798630" name="Picture">
+                  <wp:docPr id="779259132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646798630" name="Picture"/>
+                          <pic:cNvPr id="779259132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121444537" name="Picture">
+                  <wp:docPr id="53851255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121444537" name="Picture"/>
+                          <pic:cNvPr id="53851255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144140809" name="Picture">
+                        <wp:docPr id="1402575886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144140809" name="Picture"/>
+                                <pic:cNvPr id="1402575886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667958982" name="Picture">
+                  <wp:docPr id="2099317766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667958982" name="Picture"/>
+                          <pic:cNvPr id="2099317766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76006877" name="Picture">
+                  <wp:docPr id="314089718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76006877" name="Picture"/>
+                          <pic:cNvPr id="314089718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588063" name="Picture">
+                  <wp:docPr id="1388192891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588063" name="Picture"/>
+                          <pic:cNvPr id="1388192891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>