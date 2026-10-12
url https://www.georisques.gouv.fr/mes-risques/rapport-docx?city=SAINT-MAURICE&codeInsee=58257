--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309221603" name="Picture">
+                  <wp:docPr id="5732237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309221603" name="Picture"/>
+                          <pic:cNvPr id="5732237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187055322" name="Picture">
+                  <wp:docPr id="1793128633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187055322" name="Picture"/>
+                          <pic:cNvPr id="1793128633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320834699" name="Picture">
+                        <wp:docPr id="1411269566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320834699" name="Picture"/>
+                                <pic:cNvPr id="1411269566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660336889" name="Picture">
+                  <wp:docPr id="55590106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660336889" name="Picture"/>
+                          <pic:cNvPr id="55590106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768595133" name="Picture">
+                  <wp:docPr id="1695054882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768595133" name="Picture"/>
+                          <pic:cNvPr id="1695054882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461425209" name="Picture">
+                  <wp:docPr id="850814831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461425209" name="Picture"/>
+                          <pic:cNvPr id="850814831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673334861" name="Picture">
+                  <wp:docPr id="468604066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673334861" name="Picture"/>
+                          <pic:cNvPr id="468604066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702660533" name="Picture">
+                  <wp:docPr id="1867771080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702660533" name="Picture"/>
+                          <pic:cNvPr id="1867771080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526171697" name="Picture">
+                        <wp:docPr id="698462956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526171697" name="Picture"/>
+                                <pic:cNvPr id="698462956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919395527" name="Picture">
+                        <wp:docPr id="1419320908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919395527" name="Picture"/>
+                                <pic:cNvPr id="1419320908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091472499" name="Picture">
+                        <wp:docPr id="482377962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091472499" name="Picture"/>
+                                <pic:cNvPr id="482377962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673899812" name="Picture">
+                        <wp:docPr id="2063622908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673899812" name="Picture"/>
+                                <pic:cNvPr id="2063622908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525284306" name="Picture">
+                        <wp:docPr id="1466458786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525284306" name="Picture"/>
+                                <pic:cNvPr id="1466458786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132767924" name="Picture">
+                        <wp:docPr id="1538743785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132767924" name="Picture"/>
+                                <pic:cNvPr id="1538743785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777234467" name="Picture">
+                        <wp:docPr id="1164854377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777234467" name="Picture"/>
+                                <pic:cNvPr id="1164854377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895178517" name="Picture">
+                        <wp:docPr id="1079543624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895178517" name="Picture"/>
+                                <pic:cNvPr id="1079543624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206142108" name="Picture">
+                        <wp:docPr id="57731787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206142108" name="Picture"/>
+                                <pic:cNvPr id="57731787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830166750" name="Picture">
+                        <wp:docPr id="257224824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830166750" name="Picture"/>
+                                <pic:cNvPr id="257224824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419485351" name="Picture">
+                        <wp:docPr id="2069746967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419485351" name="Picture"/>
+                                <pic:cNvPr id="2069746967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234357904" name="Picture">
+                        <wp:docPr id="898913098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234357904" name="Picture"/>
+                                <pic:cNvPr id="898913098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255321103" name="Picture">
+                  <wp:docPr id="1983602929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255321103" name="Picture"/>
+                          <pic:cNvPr id="1983602929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462803144" name="Picture">
+                  <wp:docPr id="739137490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462803144" name="Picture"/>
+                          <pic:cNvPr id="739137490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453884899" name="Picture">
+                  <wp:docPr id="1467344277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453884899" name="Picture"/>
+                          <pic:cNvPr id="1467344277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617108466" name="Picture">
+                  <wp:docPr id="1786178822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617108466" name="Picture"/>
+                          <pic:cNvPr id="1786178822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890634478" name="Picture">
+                  <wp:docPr id="1973714933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890634478" name="Picture"/>
+                          <pic:cNvPr id="1973714933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040807607" name="Picture">
+                  <wp:docPr id="1839464099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040807607" name="Picture"/>
+                          <pic:cNvPr id="1839464099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102587635" name="Picture">
+                        <wp:docPr id="1636567136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102587635" name="Picture"/>
+                                <pic:cNvPr id="1636567136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211021398" name="Picture">
+                  <wp:docPr id="910935921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211021398" name="Picture"/>
+                          <pic:cNvPr id="910935921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013783888" name="Picture">
+                  <wp:docPr id="531191688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013783888" name="Picture"/>
+                          <pic:cNvPr id="531191688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022234397" name="Picture">
+                  <wp:docPr id="518488853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022234397" name="Picture"/>
+                          <pic:cNvPr id="518488853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758793582" name="Picture">
+                  <wp:docPr id="627075747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758793582" name="Picture"/>
+                          <pic:cNvPr id="627075747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655769795" name="Picture">
+                  <wp:docPr id="1082635201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655769795" name="Picture"/>
+                          <pic:cNvPr id="1082635201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652246495" name="Picture">
+                  <wp:docPr id="2059671733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652246495" name="Picture"/>
+                          <pic:cNvPr id="2059671733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288629616" name="Picture">
+                        <wp:docPr id="1671360428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288629616" name="Picture"/>
+                                <pic:cNvPr id="1671360428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404243608" name="Picture">
+                  <wp:docPr id="128789158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404243608" name="Picture"/>
+                          <pic:cNvPr id="128789158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359888777" name="Picture">
+                  <wp:docPr id="1406792012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359888777" name="Picture"/>
+                          <pic:cNvPr id="1406792012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806377688" name="Picture">
+                  <wp:docPr id="62506745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806377688" name="Picture"/>
+                          <pic:cNvPr id="62506745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325889680" name="Picture">
+                  <wp:docPr id="1072314397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325889680" name="Picture"/>
+                          <pic:cNvPr id="1072314397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295525933" name="Picture">
+                  <wp:docPr id="1271391106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295525933" name="Picture"/>
+                          <pic:cNvPr id="1271391106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558585568" name="Picture">
+                  <wp:docPr id="509539948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558585568" name="Picture"/>
+                          <pic:cNvPr id="509539948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158101422" name="Picture">
+                        <wp:docPr id="1045612491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158101422" name="Picture"/>
+                                <pic:cNvPr id="1045612491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743891591" name="Picture">
+                  <wp:docPr id="867029930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743891591" name="Picture"/>
+                          <pic:cNvPr id="867029930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531920187" name="Picture">
+                  <wp:docPr id="320047498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531920187" name="Picture"/>
+                          <pic:cNvPr id="320047498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825502435" name="Picture">
+                  <wp:docPr id="1003972796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825502435" name="Picture"/>
+                          <pic:cNvPr id="1003972796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038319439" name="Picture">
+                  <wp:docPr id="918082196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038319439" name="Picture"/>
+                          <pic:cNvPr id="918082196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768830622" name="Picture">
+                  <wp:docPr id="727097754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768830622" name="Picture"/>
+                          <pic:cNvPr id="727097754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106793397" name="Picture">
+                  <wp:docPr id="71729606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106793397" name="Picture"/>
+                          <pic:cNvPr id="71729606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490586484" name="Picture">
+                        <wp:docPr id="1648337944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490586484" name="Picture"/>
+                                <pic:cNvPr id="1648337944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849523195" name="Picture">
+                  <wp:docPr id="1388790056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849523195" name="Picture"/>
+                          <pic:cNvPr id="1388790056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349956668" name="Picture">
+                  <wp:docPr id="1570704967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349956668" name="Picture"/>
+                          <pic:cNvPr id="1570704967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815709004" name="Picture">
+                  <wp:docPr id="1781656892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815709004" name="Picture"/>
+                          <pic:cNvPr id="1781656892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>