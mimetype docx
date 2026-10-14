--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411155509" name="Picture">
+                  <wp:docPr id="1076192826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411155509" name="Picture"/>
+                          <pic:cNvPr id="1076192826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152257174" name="Picture">
+                  <wp:docPr id="730714632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152257174" name="Picture"/>
+                          <pic:cNvPr id="730714632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933716548" name="Picture">
+                        <wp:docPr id="818805820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933716548" name="Picture"/>
+                                <pic:cNvPr id="818805820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606055930" name="Picture">
+                  <wp:docPr id="250765367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606055930" name="Picture"/>
+                          <pic:cNvPr id="250765367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348339175" name="Picture">
+                  <wp:docPr id="1419547857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348339175" name="Picture"/>
+                          <pic:cNvPr id="1419547857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508364951" name="Picture">
+                  <wp:docPr id="94438752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508364951" name="Picture"/>
+                          <pic:cNvPr id="94438752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318108885" name="Picture">
+                  <wp:docPr id="445113293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318108885" name="Picture"/>
+                          <pic:cNvPr id="445113293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60709921" name="Picture">
+                  <wp:docPr id="1758662223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60709921" name="Picture"/>
+                          <pic:cNvPr id="1758662223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274773116" name="Picture">
+                        <wp:docPr id="226003293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274773116" name="Picture"/>
+                                <pic:cNvPr id="226003293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322190127" name="Picture">
+                        <wp:docPr id="788246490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322190127" name="Picture"/>
+                                <pic:cNvPr id="788246490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260723062" name="Picture">
+                        <wp:docPr id="254293207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260723062" name="Picture"/>
+                                <pic:cNvPr id="254293207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410077221" name="Picture">
+                        <wp:docPr id="1028311752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410077221" name="Picture"/>
+                                <pic:cNvPr id="1028311752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032903904" name="Picture">
+                        <wp:docPr id="1546695699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032903904" name="Picture"/>
+                                <pic:cNvPr id="1546695699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768730397" name="Picture">
+                        <wp:docPr id="2071923391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768730397" name="Picture"/>
+                                <pic:cNvPr id="2071923391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469038003" name="Picture">
+                        <wp:docPr id="807680624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469038003" name="Picture"/>
+                                <pic:cNvPr id="807680624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920043849" name="Picture">
+                        <wp:docPr id="30973272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920043849" name="Picture"/>
+                                <pic:cNvPr id="30973272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616823651" name="Picture">
+                        <wp:docPr id="1992593838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616823651" name="Picture"/>
+                                <pic:cNvPr id="1992593838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717657950" name="Picture">
+                        <wp:docPr id="1871650360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717657950" name="Picture"/>
+                                <pic:cNvPr id="1871650360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961573482" name="Picture">
+                        <wp:docPr id="845989071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961573482" name="Picture"/>
+                                <pic:cNvPr id="845989071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169196982" name="Picture">
+                        <wp:docPr id="1873708864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169196982" name="Picture"/>
+                                <pic:cNvPr id="1873708864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601561887" name="Picture">
+                  <wp:docPr id="47007242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601561887" name="Picture"/>
+                          <pic:cNvPr id="47007242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904853154" name="Picture">
+                  <wp:docPr id="1742564715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904853154" name="Picture"/>
+                          <pic:cNvPr id="1742564715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197392050" name="Picture">
+                  <wp:docPr id="123567578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197392050" name="Picture"/>
+                          <pic:cNvPr id="123567578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804159570" name="Picture">
+                  <wp:docPr id="834451261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804159570" name="Picture"/>
+                          <pic:cNvPr id="834451261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941012242" name="Picture">
+                  <wp:docPr id="1610700439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941012242" name="Picture"/>
+                          <pic:cNvPr id="1610700439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266306598" name="Picture">
+                  <wp:docPr id="1264089912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266306598" name="Picture"/>
+                          <pic:cNvPr id="1264089912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,57 +16250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291993303" name="Picture">
+                        <wp:docPr id="1510010958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291993303" name="Picture"/>
+                                <pic:cNvPr id="1510010958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17659,57 +17659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213663862" name="Picture">
+                  <wp:docPr id="2117947596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213663862" name="Picture"/>
+                          <pic:cNvPr id="2117947596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17748,57 +17748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799560451" name="Picture">
+                  <wp:docPr id="895609433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799560451" name="Picture"/>
+                          <pic:cNvPr id="895609433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18428,57 +18428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258802699" name="Picture">
+                  <wp:docPr id="1002290536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258802699" name="Picture"/>
+                          <pic:cNvPr id="1002290536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19489,57 +19489,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766948678" name="Picture">
+                  <wp:docPr id="147156618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766948678" name="Picture"/>
+                          <pic:cNvPr id="147156618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19592,57 +19592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970189976" name="Picture">
+                  <wp:docPr id="963737627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970189976" name="Picture"/>
+                          <pic:cNvPr id="963737627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20984,57 +20984,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191728889" name="Picture">
+                  <wp:docPr id="54964913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191728889" name="Picture"/>
+                          <pic:cNvPr id="54964913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22652,57 +22652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984099145" name="Picture">
+                        <wp:docPr id="1400122003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984099145" name="Picture"/>
+                                <pic:cNvPr id="1400122003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24694,57 +24694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022465560" name="Picture">
+                  <wp:docPr id="1326753538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022465560" name="Picture"/>
+                          <pic:cNvPr id="1326753538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24774,57 +24774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422907131" name="Picture">
+                  <wp:docPr id="1036397761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422907131" name="Picture"/>
+                          <pic:cNvPr id="1036397761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25328,57 +25328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911015231" name="Picture">
+                  <wp:docPr id="1452528719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911015231" name="Picture"/>
+                          <pic:cNvPr id="1452528719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27381,57 +27381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568702015" name="Picture">
+                  <wp:docPr id="1363112859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568702015" name="Picture"/>
+                          <pic:cNvPr id="1363112859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27470,57 +27470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818489760" name="Picture">
+                  <wp:docPr id="1569975641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818489760" name="Picture"/>
+                          <pic:cNvPr id="1569975641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28114,57 +28114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033326102" name="Picture">
+                  <wp:docPr id="367684360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033326102" name="Picture"/>
+                          <pic:cNvPr id="367684360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29112,57 +29112,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568713293" name="Picture">
+                  <wp:docPr id="1176976869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568713293" name="Picture"/>
+                          <pic:cNvPr id="1176976869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29215,57 +29215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297764129" name="Picture">
+                  <wp:docPr id="1330012913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297764129" name="Picture"/>
+                          <pic:cNvPr id="1330012913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30592,57 +30592,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970606855" name="Picture">
+                  <wp:docPr id="13486424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970606855" name="Picture"/>
+                          <pic:cNvPr id="13486424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31735,57 +31735,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583202244" name="Picture">
+                        <wp:docPr id="798249456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583202244" name="Picture"/>
+                                <pic:cNvPr id="798249456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33096,57 +33096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146580400" name="Picture">
+                  <wp:docPr id="1098766931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146580400" name="Picture"/>
+                          <pic:cNvPr id="1098766931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33185,57 +33185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582608000" name="Picture">
+                  <wp:docPr id="1047528068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582608000" name="Picture"/>
+                          <pic:cNvPr id="1047528068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33829,57 +33829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345572533" name="Picture">
+                  <wp:docPr id="559578582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345572533" name="Picture"/>
+                          <pic:cNvPr id="559578582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34827,57 +34827,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145311106" name="Picture">
+                  <wp:docPr id="113994583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145311106" name="Picture"/>
+                          <pic:cNvPr id="113994583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34930,57 +34930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351403563" name="Picture">
+                  <wp:docPr id="651072128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351403563" name="Picture"/>
+                          <pic:cNvPr id="651072128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36307,57 +36307,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958858723" name="Picture">
+                  <wp:docPr id="1339605502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958858723" name="Picture"/>
+                          <pic:cNvPr id="1339605502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37450,57 +37450,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273517464" name="Picture">
+                        <wp:docPr id="1315902853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273517464" name="Picture"/>
+                                <pic:cNvPr id="1315902853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000414529" name="Picture">
+                  <wp:docPr id="1001451010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000414529" name="Picture"/>
+                          <pic:cNvPr id="1001451010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38801,57 +38801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180930209" name="Picture">
+                  <wp:docPr id="1488473263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180930209" name="Picture"/>
+                          <pic:cNvPr id="1488473263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39280,57 +39280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503060" name="Picture">
+                  <wp:docPr id="597774439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503060" name="Picture"/>
+                          <pic:cNvPr id="597774439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41806,57 +41806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132937608" name="Picture">
+                  <wp:docPr id="834380185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132937608" name="Picture"/>
+                          <pic:cNvPr id="834380185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41877,57 +41877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431695809" name="Picture">
+                  <wp:docPr id="729570869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431695809" name="Picture"/>
+                          <pic:cNvPr id="729570869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42291,57 +42291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619267823" name="Picture">
+                  <wp:docPr id="41353557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619267823" name="Picture"/>
+                          <pic:cNvPr id="41353557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>