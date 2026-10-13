--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291737694" name="Picture">
+                  <wp:docPr id="1331830557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291737694" name="Picture"/>
+                          <pic:cNvPr id="1331830557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085302206" name="Picture">
+                  <wp:docPr id="316777737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085302206" name="Picture"/>
+                          <pic:cNvPr id="316777737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852874929" name="Picture">
+                        <wp:docPr id="1094182495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852874929" name="Picture"/>
+                                <pic:cNvPr id="1094182495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285636857" name="Picture">
+                  <wp:docPr id="47570408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285636857" name="Picture"/>
+                          <pic:cNvPr id="47570408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924879923" name="Picture">
+                  <wp:docPr id="1105104612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924879923" name="Picture"/>
+                          <pic:cNvPr id="1105104612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141312920" name="Picture">
+                  <wp:docPr id="1959151793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141312920" name="Picture"/>
+                          <pic:cNvPr id="1959151793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133393312" name="Picture">
+                  <wp:docPr id="1497617809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133393312" name="Picture"/>
+                          <pic:cNvPr id="1497617809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949566108" name="Picture">
+                  <wp:docPr id="1371431428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949566108" name="Picture"/>
+                          <pic:cNvPr id="1371431428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632733688" name="Picture">
+                        <wp:docPr id="1104833626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632733688" name="Picture"/>
+                                <pic:cNvPr id="1104833626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93960521" name="Picture">
+                        <wp:docPr id="1921886738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93960521" name="Picture"/>
+                                <pic:cNvPr id="1921886738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773333892" name="Picture">
+                        <wp:docPr id="792185349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773333892" name="Picture"/>
+                                <pic:cNvPr id="792185349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684245046" name="Picture">
+                        <wp:docPr id="726063362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684245046" name="Picture"/>
+                                <pic:cNvPr id="726063362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223111340" name="Picture">
+                        <wp:docPr id="512421935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223111340" name="Picture"/>
+                                <pic:cNvPr id="512421935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018229486" name="Picture">
+                        <wp:docPr id="1281032828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018229486" name="Picture"/>
+                                <pic:cNvPr id="1281032828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907561628" name="Picture">
+                        <wp:docPr id="464363124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907561628" name="Picture"/>
+                                <pic:cNvPr id="464363124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543944260" name="Picture">
+                        <wp:docPr id="1893472339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543944260" name="Picture"/>
+                                <pic:cNvPr id="1893472339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85803045" name="Picture">
+                        <wp:docPr id="1546228623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85803045" name="Picture"/>
+                                <pic:cNvPr id="1546228623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838177077" name="Picture">
+                        <wp:docPr id="379825928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838177077" name="Picture"/>
+                                <pic:cNvPr id="379825928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600352199" name="Picture">
+                        <wp:docPr id="1675454846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600352199" name="Picture"/>
+                                <pic:cNvPr id="1675454846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421778561" name="Picture">
+                        <wp:docPr id="852241271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421778561" name="Picture"/>
+                                <pic:cNvPr id="852241271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506427214" name="Picture">
+                        <wp:docPr id="1521799526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506427214" name="Picture"/>
+                                <pic:cNvPr id="1521799526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244910188" name="Picture">
+                        <wp:docPr id="165146844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244910188" name="Picture"/>
+                                <pic:cNvPr id="165146844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245425126" name="Picture">
+                        <wp:docPr id="659909210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245425126" name="Picture"/>
+                                <pic:cNvPr id="659909210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721929464" name="Picture">
+                  <wp:docPr id="391827948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721929464" name="Picture"/>
+                          <pic:cNvPr id="391827948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772843111" name="Picture">
+                  <wp:docPr id="1902332783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772843111" name="Picture"/>
+                          <pic:cNvPr id="1902332783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385424195" name="Picture">
+                  <wp:docPr id="398642305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385424195" name="Picture"/>
+                          <pic:cNvPr id="398642305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651040830" name="Picture">
+                  <wp:docPr id="130569890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651040830" name="Picture"/>
+                          <pic:cNvPr id="130569890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356020782" name="Picture">
+                  <wp:docPr id="1898199256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356020782" name="Picture"/>
+                          <pic:cNvPr id="1898199256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285307796" name="Picture">
+                  <wp:docPr id="496726710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285307796" name="Picture"/>
+                          <pic:cNvPr id="496726710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346557000" name="Picture">
+                        <wp:docPr id="2118106401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346557000" name="Picture"/>
+                                <pic:cNvPr id="2118106401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445916437" name="Picture">
+                  <wp:docPr id="2130515651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445916437" name="Picture"/>
+                          <pic:cNvPr id="2130515651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659575237" name="Picture">
+                  <wp:docPr id="200440740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659575237" name="Picture"/>
+                          <pic:cNvPr id="200440740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946088749" name="Picture">
+                  <wp:docPr id="145164622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946088749" name="Picture"/>
+                          <pic:cNvPr id="145164622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701006345" name="Picture">
+                  <wp:docPr id="1210383732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701006345" name="Picture"/>
+                          <pic:cNvPr id="1210383732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571895728" name="Picture">
+                  <wp:docPr id="837327001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571895728" name="Picture"/>
+                          <pic:cNvPr id="837327001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022772883" name="Picture">
+                  <wp:docPr id="366872527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022772883" name="Picture"/>
+                          <pic:cNvPr id="366872527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667466096" name="Picture">
+                        <wp:docPr id="1757219675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667466096" name="Picture"/>
+                                <pic:cNvPr id="1757219675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32995838" name="Picture">
+                  <wp:docPr id="1426232436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32995838" name="Picture"/>
+                          <pic:cNvPr id="1426232436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123518865" name="Picture">
+                  <wp:docPr id="410097026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123518865" name="Picture"/>
+                          <pic:cNvPr id="410097026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354499645" name="Picture">
+                  <wp:docPr id="1494792431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354499645" name="Picture"/>
+                          <pic:cNvPr id="1494792431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634381855" name="Picture">
+                  <wp:docPr id="1989979705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634381855" name="Picture"/>
+                          <pic:cNvPr id="1989979705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881319051" name="Picture">
+                  <wp:docPr id="689524521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881319051" name="Picture"/>
+                          <pic:cNvPr id="689524521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628214689" name="Picture">
+                  <wp:docPr id="2145352259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628214689" name="Picture"/>
+                          <pic:cNvPr id="2145352259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642873101" name="Picture">
+                        <wp:docPr id="340187039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642873101" name="Picture"/>
+                                <pic:cNvPr id="340187039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963176197" name="Picture">
+                  <wp:docPr id="825045055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963176197" name="Picture"/>
+                          <pic:cNvPr id="825045055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974077196" name="Picture">
+                  <wp:docPr id="326497194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974077196" name="Picture"/>
+                          <pic:cNvPr id="326497194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771901451" name="Picture">
+                  <wp:docPr id="1778863568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771901451" name="Picture"/>
+                          <pic:cNvPr id="1778863568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364839423" name="Picture">
+                  <wp:docPr id="132684234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364839423" name="Picture"/>
+                          <pic:cNvPr id="132684234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839698895" name="Picture">
+                  <wp:docPr id="1464937770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839698895" name="Picture"/>
+                          <pic:cNvPr id="1464937770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503982515" name="Picture">
+                  <wp:docPr id="1901525895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503982515" name="Picture"/>
+                          <pic:cNvPr id="1901525895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201871755" name="Picture">
+                  <wp:docPr id="255590996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201871755" name="Picture"/>
+                          <pic:cNvPr id="255590996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955725749" name="Picture">
+                  <wp:docPr id="1067181915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955725749" name="Picture"/>
+                          <pic:cNvPr id="1067181915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576521271" name="Picture">
+                  <wp:docPr id="1880634905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576521271" name="Picture"/>
+                          <pic:cNvPr id="1880634905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588591876" name="Picture">
+                        <wp:docPr id="1291300906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588591876" name="Picture"/>
+                                <pic:cNvPr id="1291300906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028265616" name="Picture">
+                  <wp:docPr id="2104426323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028265616" name="Picture"/>
+                          <pic:cNvPr id="2104426323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30351490" name="Picture">
+                  <wp:docPr id="542756038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30351490" name="Picture"/>
+                          <pic:cNvPr id="542756038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605758633" name="Picture">
+                  <wp:docPr id="599594962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605758633" name="Picture"/>
+                          <pic:cNvPr id="599594962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114546000" name="Picture">
+                  <wp:docPr id="2066371996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114546000" name="Picture"/>
+                          <pic:cNvPr id="2066371996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503364224" name="Picture">
+                  <wp:docPr id="256280529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503364224" name="Picture"/>
+                          <pic:cNvPr id="256280529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122360882" name="Picture">
+                  <wp:docPr id="1187134401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122360882" name="Picture"/>
+                          <pic:cNvPr id="1187134401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848577091" name="Picture">
+                        <wp:docPr id="129150064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848577091" name="Picture"/>
+                                <pic:cNvPr id="129150064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697378459" name="Picture">
+                  <wp:docPr id="257718216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697378459" name="Picture"/>
+                          <pic:cNvPr id="257718216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763694171" name="Picture">
+                  <wp:docPr id="1517842195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763694171" name="Picture"/>
+                          <pic:cNvPr id="1517842195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254207905" name="Picture">
+                  <wp:docPr id="34638870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254207905" name="Picture"/>
+                          <pic:cNvPr id="34638870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46898,57 +46898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774849121" name="Picture">
+                  <wp:docPr id="1544695805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774849121" name="Picture"/>
+                          <pic:cNvPr id="1544695805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46969,57 +46969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966128881" name="Picture">
+                  <wp:docPr id="1166791579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966128881" name="Picture"/>
+                          <pic:cNvPr id="1166791579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47383,57 +47383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20322189" name="Picture">
+                  <wp:docPr id="1132300032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20322189" name="Picture"/>
+                          <pic:cNvPr id="1132300032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>