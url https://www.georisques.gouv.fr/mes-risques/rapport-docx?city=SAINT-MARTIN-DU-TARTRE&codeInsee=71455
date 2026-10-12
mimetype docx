--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592696144" name="Picture">
+                  <wp:docPr id="1871723418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592696144" name="Picture"/>
+                          <pic:cNvPr id="1871723418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840954608" name="Picture">
+                  <wp:docPr id="186483972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840954608" name="Picture"/>
+                          <pic:cNvPr id="186483972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294136892" name="Picture">
+                        <wp:docPr id="1186089395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294136892" name="Picture"/>
+                                <pic:cNvPr id="1186089395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886199317" name="Picture">
+                  <wp:docPr id="575404659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886199317" name="Picture"/>
+                          <pic:cNvPr id="575404659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436784108" name="Picture">
+                  <wp:docPr id="111251527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436784108" name="Picture"/>
+                          <pic:cNvPr id="111251527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912308833" name="Picture">
+                  <wp:docPr id="1742488733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912308833" name="Picture"/>
+                          <pic:cNvPr id="1742488733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314207450" name="Picture">
+                  <wp:docPr id="86364389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314207450" name="Picture"/>
+                          <pic:cNvPr id="86364389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992293334" name="Picture">
+                  <wp:docPr id="1961353061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992293334" name="Picture"/>
+                          <pic:cNvPr id="1961353061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698093703" name="Picture">
+                        <wp:docPr id="1565922490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698093703" name="Picture"/>
+                                <pic:cNvPr id="1565922490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070448056" name="Picture">
+                        <wp:docPr id="1680444994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070448056" name="Picture"/>
+                                <pic:cNvPr id="1680444994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106016477" name="Picture">
+                        <wp:docPr id="1688495473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106016477" name="Picture"/>
+                                <pic:cNvPr id="1688495473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411833622" name="Picture">
+                        <wp:docPr id="2122789105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411833622" name="Picture"/>
+                                <pic:cNvPr id="2122789105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080027667" name="Picture">
+                        <wp:docPr id="2060456389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080027667" name="Picture"/>
+                                <pic:cNvPr id="2060456389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420079848" name="Picture">
+                        <wp:docPr id="1982867259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420079848" name="Picture"/>
+                                <pic:cNvPr id="1982867259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445313168" name="Picture">
+                        <wp:docPr id="1203501695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445313168" name="Picture"/>
+                                <pic:cNvPr id="1203501695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245738246" name="Picture">
+                        <wp:docPr id="962536545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245738246" name="Picture"/>
+                                <pic:cNvPr id="962536545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772555603" name="Picture">
+                        <wp:docPr id="1580756523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772555603" name="Picture"/>
+                                <pic:cNvPr id="1580756523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901989320" name="Picture">
+                        <wp:docPr id="2049382052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901989320" name="Picture"/>
+                                <pic:cNvPr id="2049382052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259046295" name="Picture">
+                        <wp:docPr id="1423825069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259046295" name="Picture"/>
+                                <pic:cNvPr id="1423825069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137844473" name="Picture">
+                        <wp:docPr id="433562697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137844473" name="Picture"/>
+                                <pic:cNvPr id="433562697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725892248" name="Picture">
+                        <wp:docPr id="490124716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725892248" name="Picture"/>
+                                <pic:cNvPr id="490124716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727804156" name="Picture">
+                        <wp:docPr id="1872803289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727804156" name="Picture"/>
+                                <pic:cNvPr id="1872803289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344828439" name="Picture">
+                        <wp:docPr id="1736924276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344828439" name="Picture"/>
+                                <pic:cNvPr id="1736924276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887710300" name="Picture">
+                  <wp:docPr id="280908962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887710300" name="Picture"/>
+                          <pic:cNvPr id="280908962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230678223" name="Picture">
+                  <wp:docPr id="266803412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230678223" name="Picture"/>
+                          <pic:cNvPr id="266803412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992231269" name="Picture">
+                  <wp:docPr id="966176165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992231269" name="Picture"/>
+                          <pic:cNvPr id="966176165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293790311" name="Picture">
+                  <wp:docPr id="836045126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293790311" name="Picture"/>
+                          <pic:cNvPr id="836045126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336990168" name="Picture">
+                  <wp:docPr id="1257216258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336990168" name="Picture"/>
+                          <pic:cNvPr id="1257216258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59036862" name="Picture">
+                  <wp:docPr id="197109114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59036862" name="Picture"/>
+                          <pic:cNvPr id="197109114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746084038" name="Picture">
+                        <wp:docPr id="493631351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746084038" name="Picture"/>
+                                <pic:cNvPr id="493631351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699829144" name="Picture">
+                  <wp:docPr id="2089100892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699829144" name="Picture"/>
+                          <pic:cNvPr id="2089100892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650591597" name="Picture">
+                  <wp:docPr id="1232889836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650591597" name="Picture"/>
+                          <pic:cNvPr id="1232889836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205697921" name="Picture">
+                  <wp:docPr id="894907963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205697921" name="Picture"/>
+                          <pic:cNvPr id="894907963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155269292" name="Picture">
+                  <wp:docPr id="1125168645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155269292" name="Picture"/>
+                          <pic:cNvPr id="1125168645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484354105" name="Picture">
+                  <wp:docPr id="777031481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484354105" name="Picture"/>
+                          <pic:cNvPr id="777031481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678883038" name="Picture">
+                  <wp:docPr id="915763074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678883038" name="Picture"/>
+                          <pic:cNvPr id="915763074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079511896" name="Picture">
+                        <wp:docPr id="1392707369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079511896" name="Picture"/>
+                                <pic:cNvPr id="1392707369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489800052" name="Picture">
+                        <wp:docPr id="923749443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489800052" name="Picture"/>
+                                <pic:cNvPr id="923749443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879351199" name="Picture">
+                  <wp:docPr id="2088648644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879351199" name="Picture"/>
+                          <pic:cNvPr id="2088648644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476939678" name="Picture">
+                  <wp:docPr id="1931071008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476939678" name="Picture"/>
+                          <pic:cNvPr id="1931071008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941693661" name="Picture">
+                  <wp:docPr id="1662658576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941693661" name="Picture"/>
+                          <pic:cNvPr id="1662658576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451617415" name="Picture">
+                  <wp:docPr id="1386560844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451617415" name="Picture"/>
+                          <pic:cNvPr id="1386560844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133389782" name="Picture">
+                  <wp:docPr id="950067194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133389782" name="Picture"/>
+                          <pic:cNvPr id="950067194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578046368" name="Picture">
+                  <wp:docPr id="1606775072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578046368" name="Picture"/>
+                          <pic:cNvPr id="1606775072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090381185" name="Picture">
+                        <wp:docPr id="1407665291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090381185" name="Picture"/>
+                                <pic:cNvPr id="1407665291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086623095" name="Picture">
+                  <wp:docPr id="668955558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086623095" name="Picture"/>
+                          <pic:cNvPr id="668955558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522797247" name="Picture">
+                  <wp:docPr id="1735049266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522797247" name="Picture"/>
+                          <pic:cNvPr id="1735049266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234741173" name="Picture">
+                  <wp:docPr id="1900021756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234741173" name="Picture"/>
+                          <pic:cNvPr id="1900021756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651354856" name="Picture">
+                  <wp:docPr id="1245116384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651354856" name="Picture"/>
+                          <pic:cNvPr id="1245116384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525001372" name="Picture">
+                  <wp:docPr id="767258267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525001372" name="Picture"/>
+                          <pic:cNvPr id="767258267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882158387" name="Picture">
+                  <wp:docPr id="1679687054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882158387" name="Picture"/>
+                          <pic:cNvPr id="1679687054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397829896" name="Picture">
+                        <wp:docPr id="1991856190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397829896" name="Picture"/>
+                                <pic:cNvPr id="1991856190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395392975" name="Picture">
+                  <wp:docPr id="538812091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395392975" name="Picture"/>
+                          <pic:cNvPr id="538812091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162509779" name="Picture">
+                  <wp:docPr id="471400998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162509779" name="Picture"/>
+                          <pic:cNvPr id="471400998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860675066" name="Picture">
+                  <wp:docPr id="2015999789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860675066" name="Picture"/>
+                          <pic:cNvPr id="2015999789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78346146" name="Picture">
+                  <wp:docPr id="814434580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78346146" name="Picture"/>
+                          <pic:cNvPr id="814434580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486680419" name="Picture">
+                  <wp:docPr id="1850282007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486680419" name="Picture"/>
+                          <pic:cNvPr id="1850282007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796037741" name="Picture">
+                  <wp:docPr id="30265822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796037741" name="Picture"/>
+                          <pic:cNvPr id="30265822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051860876" name="Picture">
+                  <wp:docPr id="1672816637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051860876" name="Picture"/>
+                          <pic:cNvPr id="1672816637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729838093" name="Picture">
+                  <wp:docPr id="2126365706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729838093" name="Picture"/>
+                          <pic:cNvPr id="2126365706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994161318" name="Picture">
+                  <wp:docPr id="1231962846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994161318" name="Picture"/>
+                          <pic:cNvPr id="1231962846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>