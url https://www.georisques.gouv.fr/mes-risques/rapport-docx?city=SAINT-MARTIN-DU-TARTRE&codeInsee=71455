--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871723418" name="Picture">
+                  <wp:docPr id="442690236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871723418" name="Picture"/>
+                          <pic:cNvPr id="442690236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186483972" name="Picture">
+                  <wp:docPr id="436326891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186483972" name="Picture"/>
+                          <pic:cNvPr id="436326891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186089395" name="Picture">
+                        <wp:docPr id="1066187191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186089395" name="Picture"/>
+                                <pic:cNvPr id="1066187191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575404659" name="Picture">
+                  <wp:docPr id="82576885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575404659" name="Picture"/>
+                          <pic:cNvPr id="82576885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111251527" name="Picture">
+                  <wp:docPr id="1447973719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111251527" name="Picture"/>
+                          <pic:cNvPr id="1447973719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742488733" name="Picture">
+                  <wp:docPr id="80351917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742488733" name="Picture"/>
+                          <pic:cNvPr id="80351917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86364389" name="Picture">
+                  <wp:docPr id="784282937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86364389" name="Picture"/>
+                          <pic:cNvPr id="784282937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961353061" name="Picture">
+                  <wp:docPr id="245614749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961353061" name="Picture"/>
+                          <pic:cNvPr id="245614749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565922490" name="Picture">
+                        <wp:docPr id="1116399444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565922490" name="Picture"/>
+                                <pic:cNvPr id="1116399444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680444994" name="Picture">
+                        <wp:docPr id="1255463107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680444994" name="Picture"/>
+                                <pic:cNvPr id="1255463107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688495473" name="Picture">
+                        <wp:docPr id="1722159095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688495473" name="Picture"/>
+                                <pic:cNvPr id="1722159095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122789105" name="Picture">
+                        <wp:docPr id="816003165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122789105" name="Picture"/>
+                                <pic:cNvPr id="816003165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060456389" name="Picture">
+                        <wp:docPr id="702895543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060456389" name="Picture"/>
+                                <pic:cNvPr id="702895543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982867259" name="Picture">
+                        <wp:docPr id="544289163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982867259" name="Picture"/>
+                                <pic:cNvPr id="544289163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203501695" name="Picture">
+                        <wp:docPr id="1651704246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203501695" name="Picture"/>
+                                <pic:cNvPr id="1651704246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962536545" name="Picture">
+                        <wp:docPr id="2002008243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962536545" name="Picture"/>
+                                <pic:cNvPr id="2002008243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580756523" name="Picture">
+                        <wp:docPr id="610043707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580756523" name="Picture"/>
+                                <pic:cNvPr id="610043707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049382052" name="Picture">
+                        <wp:docPr id="1083079655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049382052" name="Picture"/>
+                                <pic:cNvPr id="1083079655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423825069" name="Picture">
+                        <wp:docPr id="241015119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423825069" name="Picture"/>
+                                <pic:cNvPr id="241015119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433562697" name="Picture">
+                        <wp:docPr id="454575167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433562697" name="Picture"/>
+                                <pic:cNvPr id="454575167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490124716" name="Picture">
+                        <wp:docPr id="1311249122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490124716" name="Picture"/>
+                                <pic:cNvPr id="1311249122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872803289" name="Picture">
+                        <wp:docPr id="688205038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872803289" name="Picture"/>
+                                <pic:cNvPr id="688205038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736924276" name="Picture">
+                        <wp:docPr id="567144568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736924276" name="Picture"/>
+                                <pic:cNvPr id="567144568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280908962" name="Picture">
+                  <wp:docPr id="1400699507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280908962" name="Picture"/>
+                          <pic:cNvPr id="1400699507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266803412" name="Picture">
+                  <wp:docPr id="236820822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266803412" name="Picture"/>
+                          <pic:cNvPr id="236820822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966176165" name="Picture">
+                  <wp:docPr id="1049632269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966176165" name="Picture"/>
+                          <pic:cNvPr id="1049632269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836045126" name="Picture">
+                  <wp:docPr id="1913151333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836045126" name="Picture"/>
+                          <pic:cNvPr id="1913151333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257216258" name="Picture">
+                  <wp:docPr id="772772094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257216258" name="Picture"/>
+                          <pic:cNvPr id="772772094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197109114" name="Picture">
+                  <wp:docPr id="720198597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197109114" name="Picture"/>
+                          <pic:cNvPr id="720198597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493631351" name="Picture">
+                        <wp:docPr id="1971871848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493631351" name="Picture"/>
+                                <pic:cNvPr id="1971871848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089100892" name="Picture">
+                  <wp:docPr id="792072675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089100892" name="Picture"/>
+                          <pic:cNvPr id="792072675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232889836" name="Picture">
+                  <wp:docPr id="1602565636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232889836" name="Picture"/>
+                          <pic:cNvPr id="1602565636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894907963" name="Picture">
+                  <wp:docPr id="1773704892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894907963" name="Picture"/>
+                          <pic:cNvPr id="1773704892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125168645" name="Picture">
+                  <wp:docPr id="1177148931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125168645" name="Picture"/>
+                          <pic:cNvPr id="1177148931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777031481" name="Picture">
+                  <wp:docPr id="1713873721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777031481" name="Picture"/>
+                          <pic:cNvPr id="1713873721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915763074" name="Picture">
+                  <wp:docPr id="925188216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915763074" name="Picture"/>
+                          <pic:cNvPr id="925188216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392707369" name="Picture">
+                        <wp:docPr id="1097021004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392707369" name="Picture"/>
+                                <pic:cNvPr id="1097021004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923749443" name="Picture">
+                        <wp:docPr id="1204982915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923749443" name="Picture"/>
+                                <pic:cNvPr id="1204982915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088648644" name="Picture">
+                  <wp:docPr id="526060387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088648644" name="Picture"/>
+                          <pic:cNvPr id="526060387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931071008" name="Picture">
+                  <wp:docPr id="1242201277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931071008" name="Picture"/>
+                          <pic:cNvPr id="1242201277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662658576" name="Picture">
+                  <wp:docPr id="1311509143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662658576" name="Picture"/>
+                          <pic:cNvPr id="1311509143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386560844" name="Picture">
+                  <wp:docPr id="1065292879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386560844" name="Picture"/>
+                          <pic:cNvPr id="1065292879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950067194" name="Picture">
+                  <wp:docPr id="168599243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950067194" name="Picture"/>
+                          <pic:cNvPr id="168599243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606775072" name="Picture">
+                  <wp:docPr id="1317526082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606775072" name="Picture"/>
+                          <pic:cNvPr id="1317526082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407665291" name="Picture">
+                        <wp:docPr id="738099903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407665291" name="Picture"/>
+                                <pic:cNvPr id="738099903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668955558" name="Picture">
+                  <wp:docPr id="1541081160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668955558" name="Picture"/>
+                          <pic:cNvPr id="1541081160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735049266" name="Picture">
+                  <wp:docPr id="1678502843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735049266" name="Picture"/>
+                          <pic:cNvPr id="1678502843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900021756" name="Picture">
+                  <wp:docPr id="1540028310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900021756" name="Picture"/>
+                          <pic:cNvPr id="1540028310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245116384" name="Picture">
+                  <wp:docPr id="1192448920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245116384" name="Picture"/>
+                          <pic:cNvPr id="1192448920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767258267" name="Picture">
+                  <wp:docPr id="950349547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767258267" name="Picture"/>
+                          <pic:cNvPr id="950349547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679687054" name="Picture">
+                  <wp:docPr id="1070167964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679687054" name="Picture"/>
+                          <pic:cNvPr id="1070167964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991856190" name="Picture">
+                        <wp:docPr id="1124462027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991856190" name="Picture"/>
+                                <pic:cNvPr id="1124462027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538812091" name="Picture">
+                  <wp:docPr id="1237025090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538812091" name="Picture"/>
+                          <pic:cNvPr id="1237025090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471400998" name="Picture">
+                  <wp:docPr id="633099787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471400998" name="Picture"/>
+                          <pic:cNvPr id="633099787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015999789" name="Picture">
+                  <wp:docPr id="848489499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015999789" name="Picture"/>
+                          <pic:cNvPr id="848489499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814434580" name="Picture">
+                  <wp:docPr id="1995992889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814434580" name="Picture"/>
+                          <pic:cNvPr id="1995992889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850282007" name="Picture">
+                  <wp:docPr id="742503176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850282007" name="Picture"/>
+                          <pic:cNvPr id="742503176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30265822" name="Picture">
+                  <wp:docPr id="1759841042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30265822" name="Picture"/>
+                          <pic:cNvPr id="1759841042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672816637" name="Picture">
+                  <wp:docPr id="331206269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672816637" name="Picture"/>
+                          <pic:cNvPr id="331206269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126365706" name="Picture">
+                  <wp:docPr id="637031379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126365706" name="Picture"/>
+                          <pic:cNvPr id="637031379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231962846" name="Picture">
+                  <wp:docPr id="1092917090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231962846" name="Picture"/>
+                          <pic:cNvPr id="1092917090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>