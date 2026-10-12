--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428008283" name="Picture">
+                  <wp:docPr id="1551190397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428008283" name="Picture"/>
+                          <pic:cNvPr id="1551190397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645624500" name="Picture">
+                  <wp:docPr id="411500875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645624500" name="Picture"/>
+                          <pic:cNvPr id="411500875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518097459" name="Picture">
+                        <wp:docPr id="1769523012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518097459" name="Picture"/>
+                                <pic:cNvPr id="1769523012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321621561" name="Picture">
+                  <wp:docPr id="572040623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321621561" name="Picture"/>
+                          <pic:cNvPr id="572040623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055209350" name="Picture">
+                  <wp:docPr id="2136567824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055209350" name="Picture"/>
+                          <pic:cNvPr id="2136567824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466974880" name="Picture">
+                  <wp:docPr id="1343241665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466974880" name="Picture"/>
+                          <pic:cNvPr id="1343241665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011365733" name="Picture">
+                  <wp:docPr id="114139823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011365733" name="Picture"/>
+                          <pic:cNvPr id="114139823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466444308" name="Picture">
+                  <wp:docPr id="483571655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466444308" name="Picture"/>
+                          <pic:cNvPr id="483571655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337401483" name="Picture">
+                        <wp:docPr id="957348124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337401483" name="Picture"/>
+                                <pic:cNvPr id="957348124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687325751" name="Picture">
+                        <wp:docPr id="1233688404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687325751" name="Picture"/>
+                                <pic:cNvPr id="1233688404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215065256" name="Picture">
+                        <wp:docPr id="1708909060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215065256" name="Picture"/>
+                                <pic:cNvPr id="1708909060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614174540" name="Picture">
+                        <wp:docPr id="1048633215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614174540" name="Picture"/>
+                                <pic:cNvPr id="1048633215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616441547" name="Picture">
+                        <wp:docPr id="1060903324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616441547" name="Picture"/>
+                                <pic:cNvPr id="1060903324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972959263" name="Picture">
+                        <wp:docPr id="1700943309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972959263" name="Picture"/>
+                                <pic:cNvPr id="1700943309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813334511" name="Picture">
+                        <wp:docPr id="858536994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813334511" name="Picture"/>
+                                <pic:cNvPr id="858536994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650620114" name="Picture">
+                        <wp:docPr id="620587175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650620114" name="Picture"/>
+                                <pic:cNvPr id="620587175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228825873" name="Picture">
+                        <wp:docPr id="1332295059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228825873" name="Picture"/>
+                                <pic:cNvPr id="1332295059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410144423" name="Picture">
+                        <wp:docPr id="2145986347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410144423" name="Picture"/>
+                                <pic:cNvPr id="2145986347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027614011" name="Picture">
+                        <wp:docPr id="1457316319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027614011" name="Picture"/>
+                                <pic:cNvPr id="1457316319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710079301" name="Picture">
+                        <wp:docPr id="1932328233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710079301" name="Picture"/>
+                                <pic:cNvPr id="1932328233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95203354" name="Picture">
+                        <wp:docPr id="1482489465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95203354" name="Picture"/>
+                                <pic:cNvPr id="1482489465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54815812" name="Picture">
+                        <wp:docPr id="744596217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54815812" name="Picture"/>
+                                <pic:cNvPr id="744596217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798988788" name="Picture">
+                        <wp:docPr id="732605355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798988788" name="Picture"/>
+                                <pic:cNvPr id="732605355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617264548" name="Picture">
+                  <wp:docPr id="466984532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617264548" name="Picture"/>
+                          <pic:cNvPr id="466984532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609829673" name="Picture">
+                  <wp:docPr id="203440555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609829673" name="Picture"/>
+                          <pic:cNvPr id="203440555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382929462" name="Picture">
+                  <wp:docPr id="456497253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382929462" name="Picture"/>
+                          <pic:cNvPr id="456497253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267919429" name="Picture">
+                  <wp:docPr id="1108117506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267919429" name="Picture"/>
+                          <pic:cNvPr id="1108117506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966695871" name="Picture">
+                  <wp:docPr id="472186114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966695871" name="Picture"/>
+                          <pic:cNvPr id="472186114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910855030" name="Picture">
+                  <wp:docPr id="1435744490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910855030" name="Picture"/>
+                          <pic:cNvPr id="1435744490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134691816" name="Picture">
+                        <wp:docPr id="923411094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134691816" name="Picture"/>
+                                <pic:cNvPr id="923411094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20161,57 +20161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095583549" name="Picture">
+                  <wp:docPr id="382090033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095583549" name="Picture"/>
+                          <pic:cNvPr id="382090033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631866581" name="Picture">
+                  <wp:docPr id="1319068682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631866581" name="Picture"/>
+                          <pic:cNvPr id="1319068682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20786,57 +20786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229876367" name="Picture">
+                  <wp:docPr id="2021674142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229876367" name="Picture"/>
+                          <pic:cNvPr id="2021674142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23201,57 +23201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915649089" name="Picture">
+                  <wp:docPr id="1265908586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915649089" name="Picture"/>
+                          <pic:cNvPr id="1265908586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23290,57 +23290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457757181" name="Picture">
+                  <wp:docPr id="2130622778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457757181" name="Picture"/>
+                          <pic:cNvPr id="2130622778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23934,57 +23934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567868431" name="Picture">
+                  <wp:docPr id="81850055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567868431" name="Picture"/>
+                          <pic:cNvPr id="81850055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24932,57 +24932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803404490" name="Picture">
+                  <wp:docPr id="1564638682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803404490" name="Picture"/>
+                          <pic:cNvPr id="1564638682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25035,57 +25035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805702828" name="Picture">
+                  <wp:docPr id="57138528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805702828" name="Picture"/>
+                          <pic:cNvPr id="57138528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26414,57 +26414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946045612" name="Picture">
+                  <wp:docPr id="2110812319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946045612" name="Picture"/>
+                          <pic:cNvPr id="2110812319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27539,57 +27539,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916474830" name="Picture">
+                        <wp:docPr id="2006280118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916474830" name="Picture"/>
+                                <pic:cNvPr id="2006280118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28892,57 +28892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773685984" name="Picture">
+                  <wp:docPr id="1088642818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773685984" name="Picture"/>
+                          <pic:cNvPr id="1088642818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28981,57 +28981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082784371" name="Picture">
+                  <wp:docPr id="1168447593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082784371" name="Picture"/>
+                          <pic:cNvPr id="1168447593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29625,57 +29625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958946711" name="Picture">
+                  <wp:docPr id="424767420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958946711" name="Picture"/>
+                          <pic:cNvPr id="424767420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30623,57 +30623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539701608" name="Picture">
+                  <wp:docPr id="599301964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539701608" name="Picture"/>
+                          <pic:cNvPr id="599301964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30726,57 +30726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685559379" name="Picture">
+                  <wp:docPr id="2130752362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685559379" name="Picture"/>
+                          <pic:cNvPr id="2130752362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32107,57 +32107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925037465" name="Picture">
+                  <wp:docPr id="836431450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925037465" name="Picture"/>
+                          <pic:cNvPr id="836431450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33269,57 +33269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028721196" name="Picture">
+                        <wp:docPr id="883710736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028721196" name="Picture"/>
+                                <pic:cNvPr id="883710736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34244,57 +34244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367130630" name="Picture">
+                        <wp:docPr id="696105636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367130630" name="Picture"/>
+                                <pic:cNvPr id="696105636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35653,57 +35653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005935793" name="Picture">
+                  <wp:docPr id="2136936512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005935793" name="Picture"/>
+                          <pic:cNvPr id="2136936512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35742,57 +35742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065612441" name="Picture">
+                  <wp:docPr id="992403849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065612441" name="Picture"/>
+                          <pic:cNvPr id="992403849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36422,57 +36422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809466823" name="Picture">
+                  <wp:docPr id="858179810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809466823" name="Picture"/>
+                          <pic:cNvPr id="858179810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37483,57 +37483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643737973" name="Picture">
+                  <wp:docPr id="1507661873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643737973" name="Picture"/>
+                          <pic:cNvPr id="1507661873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37586,57 +37586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142533389" name="Picture">
+                  <wp:docPr id="146129643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142533389" name="Picture"/>
+                          <pic:cNvPr id="146129643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39044,57 +39044,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102693588" name="Picture">
+                  <wp:docPr id="9139208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102693588" name="Picture"/>
+                          <pic:cNvPr id="9139208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40241,57 +40241,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750135013" name="Picture">
+                        <wp:docPr id="1419971518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750135013" name="Picture"/>
+                                <pic:cNvPr id="1419971518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42411,57 +42411,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477695554" name="Picture">
+                  <wp:docPr id="1407418248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477695554" name="Picture"/>
+                          <pic:cNvPr id="1407418248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42500,57 +42500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461782046" name="Picture">
+                  <wp:docPr id="1043500283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461782046" name="Picture"/>
+                          <pic:cNvPr id="1043500283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43144,57 +43144,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949556167" name="Picture">
+                  <wp:docPr id="1921027704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949556167" name="Picture"/>
+                          <pic:cNvPr id="1921027704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44142,57 +44142,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570524467" name="Picture">
+                  <wp:docPr id="872694649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570524467" name="Picture"/>
+                          <pic:cNvPr id="872694649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44245,57 +44245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882029498" name="Picture">
+                  <wp:docPr id="1534030299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882029498" name="Picture"/>
+                          <pic:cNvPr id="1534030299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45622,57 +45622,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216323149" name="Picture">
+                  <wp:docPr id="533692186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216323149" name="Picture"/>
+                          <pic:cNvPr id="533692186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46765,57 +46765,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960946439" name="Picture">
+                        <wp:docPr id="163204701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960946439" name="Picture"/>
+                                <pic:cNvPr id="163204701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47986,57 +47986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321522910" name="Picture">
+                  <wp:docPr id="1835648991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321522910" name="Picture"/>
+                          <pic:cNvPr id="1835648991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48057,57 +48057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800463690" name="Picture">
+                  <wp:docPr id="596495439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800463690" name="Picture"/>
+                          <pic:cNvPr id="596495439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48471,57 +48471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910235009" name="Picture">
+                  <wp:docPr id="1709497981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910235009" name="Picture"/>
+                          <pic:cNvPr id="1709497981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>