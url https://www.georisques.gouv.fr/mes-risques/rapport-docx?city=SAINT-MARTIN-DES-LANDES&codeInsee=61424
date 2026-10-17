--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034930685" name="Picture">
+                  <wp:docPr id="863606856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034930685" name="Picture"/>
+                          <pic:cNvPr id="863606856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328218353" name="Picture">
+                  <wp:docPr id="1081719191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328218353" name="Picture"/>
+                          <pic:cNvPr id="1081719191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851212840" name="Picture">
+                        <wp:docPr id="527460766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851212840" name="Picture"/>
+                                <pic:cNvPr id="527460766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667255655" name="Picture">
+                  <wp:docPr id="1357542165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667255655" name="Picture"/>
+                          <pic:cNvPr id="1357542165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644095249" name="Picture">
+                  <wp:docPr id="1704452195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644095249" name="Picture"/>
+                          <pic:cNvPr id="1704452195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817777472" name="Picture">
+                  <wp:docPr id="1198837411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817777472" name="Picture"/>
+                          <pic:cNvPr id="1198837411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287821302" name="Picture">
+                  <wp:docPr id="1080515259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287821302" name="Picture"/>
+                          <pic:cNvPr id="1080515259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513798975" name="Picture">
+                  <wp:docPr id="39583502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513798975" name="Picture"/>
+                          <pic:cNvPr id="39583502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220400764" name="Picture">
+                        <wp:docPr id="14305607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220400764" name="Picture"/>
+                                <pic:cNvPr id="14305607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070534236" name="Picture">
+                        <wp:docPr id="300142933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070534236" name="Picture"/>
+                                <pic:cNvPr id="300142933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443060322" name="Picture">
+                        <wp:docPr id="1957972589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443060322" name="Picture"/>
+                                <pic:cNvPr id="1957972589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298333544" name="Picture">
+                        <wp:docPr id="1611460142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298333544" name="Picture"/>
+                                <pic:cNvPr id="1611460142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269015710" name="Picture">
+                        <wp:docPr id="938666658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269015710" name="Picture"/>
+                                <pic:cNvPr id="938666658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631122787" name="Picture">
+                        <wp:docPr id="836997125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631122787" name="Picture"/>
+                                <pic:cNvPr id="836997125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906547859" name="Picture">
+                        <wp:docPr id="118563248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906547859" name="Picture"/>
+                                <pic:cNvPr id="118563248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200058474" name="Picture">
+                        <wp:docPr id="1648741443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200058474" name="Picture"/>
+                                <pic:cNvPr id="1648741443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331871844" name="Picture">
+                        <wp:docPr id="417628521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331871844" name="Picture"/>
+                                <pic:cNvPr id="417628521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776370410" name="Picture">
+                        <wp:docPr id="1766893127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776370410" name="Picture"/>
+                                <pic:cNvPr id="1766893127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184415157" name="Picture">
+                        <wp:docPr id="1119721782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184415157" name="Picture"/>
+                                <pic:cNvPr id="1119721782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166317775" name="Picture">
+                        <wp:docPr id="2047996236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166317775" name="Picture"/>
+                                <pic:cNvPr id="2047996236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484066895" name="Picture">
+                  <wp:docPr id="761418355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484066895" name="Picture"/>
+                          <pic:cNvPr id="761418355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230155509" name="Picture">
+                  <wp:docPr id="2054175511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230155509" name="Picture"/>
+                          <pic:cNvPr id="2054175511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439853310" name="Picture">
+                  <wp:docPr id="1961292523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439853310" name="Picture"/>
+                          <pic:cNvPr id="1961292523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283856830" name="Picture">
+                  <wp:docPr id="477574747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283856830" name="Picture"/>
+                          <pic:cNvPr id="477574747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153540866" name="Picture">
+                  <wp:docPr id="518563512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153540866" name="Picture"/>
+                          <pic:cNvPr id="518563512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191092964" name="Picture">
+                  <wp:docPr id="714446731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191092964" name="Picture"/>
+                          <pic:cNvPr id="714446731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558272720" name="Picture">
+                        <wp:docPr id="333513469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558272720" name="Picture"/>
+                                <pic:cNvPr id="333513469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130893690" name="Picture">
+                  <wp:docPr id="1785003174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130893690" name="Picture"/>
+                          <pic:cNvPr id="1785003174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661568198" name="Picture">
+                  <wp:docPr id="1622475568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661568198" name="Picture"/>
+                          <pic:cNvPr id="1622475568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896034221" name="Picture">
+                  <wp:docPr id="2077758257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896034221" name="Picture"/>
+                          <pic:cNvPr id="2077758257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346180760" name="Picture">
+                  <wp:docPr id="555891622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346180760" name="Picture"/>
+                          <pic:cNvPr id="555891622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136566141" name="Picture">
+                  <wp:docPr id="226391699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136566141" name="Picture"/>
+                          <pic:cNvPr id="226391699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636252548" name="Picture">
+                  <wp:docPr id="1491747201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636252548" name="Picture"/>
+                          <pic:cNvPr id="1491747201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542476355" name="Picture">
+                        <wp:docPr id="1190026194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542476355" name="Picture"/>
+                                <pic:cNvPr id="1190026194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83988347" name="Picture">
+                        <wp:docPr id="1561266981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83988347" name="Picture"/>
+                                <pic:cNvPr id="1561266981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161093640" name="Picture">
+                  <wp:docPr id="1770777501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161093640" name="Picture"/>
+                          <pic:cNvPr id="1770777501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351377771" name="Picture">
+                  <wp:docPr id="1634679624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351377771" name="Picture"/>
+                          <pic:cNvPr id="1634679624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743555618" name="Picture">
+                  <wp:docPr id="902021056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743555618" name="Picture"/>
+                          <pic:cNvPr id="902021056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062411056" name="Picture">
+                  <wp:docPr id="11315248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062411056" name="Picture"/>
+                          <pic:cNvPr id="11315248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517065406" name="Picture">
+                  <wp:docPr id="708358744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517065406" name="Picture"/>
+                          <pic:cNvPr id="708358744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906038502" name="Picture">
+                  <wp:docPr id="828487004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906038502" name="Picture"/>
+                          <pic:cNvPr id="828487004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306945352" name="Picture">
+                        <wp:docPr id="1071548266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306945352" name="Picture"/>
+                                <pic:cNvPr id="1071548266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941845038" name="Picture">
+                  <wp:docPr id="53022360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941845038" name="Picture"/>
+                          <pic:cNvPr id="53022360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013638239" name="Picture">
+                  <wp:docPr id="2125093660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013638239" name="Picture"/>
+                          <pic:cNvPr id="2125093660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72962962" name="Picture">
+                  <wp:docPr id="677566488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72962962" name="Picture"/>
+                          <pic:cNvPr id="677566488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146154424" name="Picture">
+                  <wp:docPr id="1043175415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146154424" name="Picture"/>
+                          <pic:cNvPr id="1043175415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496618332" name="Picture">
+                  <wp:docPr id="505112694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496618332" name="Picture"/>
+                          <pic:cNvPr id="505112694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947006556" name="Picture">
+                  <wp:docPr id="1225891852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947006556" name="Picture"/>
+                          <pic:cNvPr id="1225891852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012831720" name="Picture">
+                        <wp:docPr id="1533495118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012831720" name="Picture"/>
+                                <pic:cNvPr id="1533495118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359096051" name="Picture">
+                  <wp:docPr id="531799534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359096051" name="Picture"/>
+                          <pic:cNvPr id="531799534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759628417" name="Picture">
+                  <wp:docPr id="1923049393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759628417" name="Picture"/>
+                          <pic:cNvPr id="1923049393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357798412" name="Picture">
+                  <wp:docPr id="1605506910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357798412" name="Picture"/>
+                          <pic:cNvPr id="1605506910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>