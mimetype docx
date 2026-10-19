--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518783493" name="Picture">
+                  <wp:docPr id="1827925101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518783493" name="Picture"/>
+                          <pic:cNvPr id="1827925101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092203409" name="Picture">
+                  <wp:docPr id="1210428130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092203409" name="Picture"/>
+                          <pic:cNvPr id="1210428130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801508785" name="Picture">
+                        <wp:docPr id="1907767440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801508785" name="Picture"/>
+                                <pic:cNvPr id="1907767440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875610698" name="Picture">
+                  <wp:docPr id="1116910980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875610698" name="Picture"/>
+                          <pic:cNvPr id="1116910980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506719680" name="Picture">
+                  <wp:docPr id="843384403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506719680" name="Picture"/>
+                          <pic:cNvPr id="843384403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873615192" name="Picture">
+                  <wp:docPr id="64831037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873615192" name="Picture"/>
+                          <pic:cNvPr id="64831037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550472259" name="Picture">
+                  <wp:docPr id="1841813882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550472259" name="Picture"/>
+                          <pic:cNvPr id="1841813882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692959033" name="Picture">
+                  <wp:docPr id="1309595110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692959033" name="Picture"/>
+                          <pic:cNvPr id="1309595110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225894197" name="Picture">
+                        <wp:docPr id="1656483516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225894197" name="Picture"/>
+                                <pic:cNvPr id="1656483516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500316423" name="Picture">
+                        <wp:docPr id="737900724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500316423" name="Picture"/>
+                                <pic:cNvPr id="737900724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543543275" name="Picture">
+                        <wp:docPr id="494237570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543543275" name="Picture"/>
+                                <pic:cNvPr id="494237570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538896393" name="Picture">
+                        <wp:docPr id="1669953529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538896393" name="Picture"/>
+                                <pic:cNvPr id="1669953529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360806500" name="Picture">
+                        <wp:docPr id="105442598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360806500" name="Picture"/>
+                                <pic:cNvPr id="105442598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870724318" name="Picture">
+                        <wp:docPr id="1521592931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870724318" name="Picture"/>
+                                <pic:cNvPr id="1521592931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967817918" name="Picture">
+                        <wp:docPr id="257158476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967817918" name="Picture"/>
+                                <pic:cNvPr id="257158476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959264824" name="Picture">
+                        <wp:docPr id="855937945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959264824" name="Picture"/>
+                                <pic:cNvPr id="855937945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016289217" name="Picture">
+                        <wp:docPr id="1177107595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016289217" name="Picture"/>
+                                <pic:cNvPr id="1177107595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399985898" name="Picture">
+                        <wp:docPr id="2026834802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399985898" name="Picture"/>
+                                <pic:cNvPr id="2026834802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922015393" name="Picture">
+                        <wp:docPr id="1260390145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922015393" name="Picture"/>
+                                <pic:cNvPr id="1260390145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443833660" name="Picture">
+                        <wp:docPr id="1305588458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443833660" name="Picture"/>
+                                <pic:cNvPr id="1305588458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333209100" name="Picture">
+                        <wp:docPr id="1125645398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333209100" name="Picture"/>
+                                <pic:cNvPr id="1125645398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098498723" name="Picture">
+                        <wp:docPr id="1988028750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098498723" name="Picture"/>
+                                <pic:cNvPr id="1988028750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545412519" name="Picture">
+                        <wp:docPr id="74015732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545412519" name="Picture"/>
+                                <pic:cNvPr id="74015732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321888531" name="Picture">
+                  <wp:docPr id="2062571221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321888531" name="Picture"/>
+                          <pic:cNvPr id="2062571221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065734783" name="Picture">
+                  <wp:docPr id="809580643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065734783" name="Picture"/>
+                          <pic:cNvPr id="809580643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120268794" name="Picture">
+                  <wp:docPr id="202455378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120268794" name="Picture"/>
+                          <pic:cNvPr id="202455378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128209729" name="Picture">
+                  <wp:docPr id="1718644666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128209729" name="Picture"/>
+                          <pic:cNvPr id="1718644666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640099788" name="Picture">
+                  <wp:docPr id="446891658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640099788" name="Picture"/>
+                          <pic:cNvPr id="446891658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16905,57 +16905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114580967" name="Picture">
+                  <wp:docPr id="2047636465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114580967" name="Picture"/>
+                          <pic:cNvPr id="2047636465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18253,57 +18253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462726947" name="Picture">
+                        <wp:docPr id="160626025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462726947" name="Picture"/>
+                                <pic:cNvPr id="160626025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20188,57 +20188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666308104" name="Picture">
+                  <wp:docPr id="926131383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666308104" name="Picture"/>
+                          <pic:cNvPr id="926131383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20268,57 +20268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96450832" name="Picture">
+                  <wp:docPr id="1104798747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96450832" name="Picture"/>
+                          <pic:cNvPr id="1104798747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20813,57 +20813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371681276" name="Picture">
+                  <wp:docPr id="1470284420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371681276" name="Picture"/>
+                          <pic:cNvPr id="1470284420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22540,57 +22540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811306241" name="Picture">
+                  <wp:docPr id="1973996245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811306241" name="Picture"/>
+                          <pic:cNvPr id="1973996245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22629,57 +22629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221903651" name="Picture">
+                  <wp:docPr id="2069827911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221903651" name="Picture"/>
+                          <pic:cNvPr id="2069827911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23273,57 +23273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709261634" name="Picture">
+                  <wp:docPr id="984111690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709261634" name="Picture"/>
+                          <pic:cNvPr id="984111690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24271,57 +24271,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404666180" name="Picture">
+                  <wp:docPr id="98971934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404666180" name="Picture"/>
+                          <pic:cNvPr id="98971934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845204018" name="Picture">
+                  <wp:docPr id="1068268014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845204018" name="Picture"/>
+                          <pic:cNvPr id="1068268014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25753,57 +25753,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632855504" name="Picture">
+                  <wp:docPr id="1946822854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632855504" name="Picture"/>
+                          <pic:cNvPr id="1946822854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26878,57 +26878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804479728" name="Picture">
+                        <wp:docPr id="1177880711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804479728" name="Picture"/>
+                                <pic:cNvPr id="1177880711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28231,57 +28231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815239816" name="Picture">
+                  <wp:docPr id="1636746264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815239816" name="Picture"/>
+                          <pic:cNvPr id="1636746264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28320,57 +28320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014240957" name="Picture">
+                  <wp:docPr id="1919542498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014240957" name="Picture"/>
+                          <pic:cNvPr id="1919542498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28964,57 +28964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281292718" name="Picture">
+                  <wp:docPr id="485931800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281292718" name="Picture"/>
+                          <pic:cNvPr id="485931800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29962,57 +29962,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731171532" name="Picture">
+                  <wp:docPr id="2085228778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731171532" name="Picture"/>
+                          <pic:cNvPr id="2085228778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30065,57 +30065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323445286" name="Picture">
+                  <wp:docPr id="1466206203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323445286" name="Picture"/>
+                          <pic:cNvPr id="1466206203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31446,57 +31446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409168482" name="Picture">
+                  <wp:docPr id="1819147998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409168482" name="Picture"/>
+                          <pic:cNvPr id="1819147998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32589,57 +32589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773473953" name="Picture">
+                        <wp:docPr id="31562494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773473953" name="Picture"/>
+                                <pic:cNvPr id="31562494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33998,57 +33998,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291595977" name="Picture">
+                  <wp:docPr id="1305498352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291595977" name="Picture"/>
+                          <pic:cNvPr id="1305498352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34087,57 +34087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532879612" name="Picture">
+                  <wp:docPr id="1000073960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532879612" name="Picture"/>
+                          <pic:cNvPr id="1000073960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34767,57 +34767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663652472" name="Picture">
+                  <wp:docPr id="908112143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663652472" name="Picture"/>
+                          <pic:cNvPr id="908112143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35828,57 +35828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50671809" name="Picture">
+                  <wp:docPr id="1171299389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50671809" name="Picture"/>
+                          <pic:cNvPr id="1171299389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35931,57 +35931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979379323" name="Picture">
+                  <wp:docPr id="128766722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979379323" name="Picture"/>
+                          <pic:cNvPr id="128766722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37389,57 +37389,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006084305" name="Picture">
+                  <wp:docPr id="248649817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006084305" name="Picture"/>
+                          <pic:cNvPr id="248649817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38586,57 +38586,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845946604" name="Picture">
+                        <wp:docPr id="1031524715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845946604" name="Picture"/>
+                                <pic:cNvPr id="1031524715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41353,57 +41353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281524139" name="Picture">
+                  <wp:docPr id="1943013775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281524139" name="Picture"/>
+                          <pic:cNvPr id="1943013775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41442,57 +41442,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735614635" name="Picture">
+                  <wp:docPr id="1507132451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735614635" name="Picture"/>
+                          <pic:cNvPr id="1507132451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42086,57 +42086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916820148" name="Picture">
+                  <wp:docPr id="977696507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916820148" name="Picture"/>
+                          <pic:cNvPr id="977696507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43084,57 +43084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2892278" name="Picture">
+                  <wp:docPr id="1505041166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2892278" name="Picture"/>
+                          <pic:cNvPr id="1505041166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43187,57 +43187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802259986" name="Picture">
+                  <wp:docPr id="2111771309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802259986" name="Picture"/>
+                          <pic:cNvPr id="2111771309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44564,57 +44564,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3083633" name="Picture">
+                  <wp:docPr id="2132681423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3083633" name="Picture"/>
+                          <pic:cNvPr id="2132681423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45707,57 +45707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888566368" name="Picture">
+                        <wp:docPr id="1000401631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888566368" name="Picture"/>
+                                <pic:cNvPr id="1000401631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46928,57 +46928,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145617798" name="Picture">
+                  <wp:docPr id="900120382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145617798" name="Picture"/>
+                          <pic:cNvPr id="900120382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46999,57 +46999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463106084" name="Picture">
+                  <wp:docPr id="1206571684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463106084" name="Picture"/>
+                          <pic:cNvPr id="1206571684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47413,57 +47413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694646173" name="Picture">
+                  <wp:docPr id="1166003225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694646173" name="Picture"/>
+                          <pic:cNvPr id="1166003225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>