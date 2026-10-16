--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161029083" name="Picture">
+                  <wp:docPr id="453155498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161029083" name="Picture"/>
+                          <pic:cNvPr id="453155498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146570787" name="Picture">
+                  <wp:docPr id="934834984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146570787" name="Picture"/>
+                          <pic:cNvPr id="934834984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179389697" name="Picture">
+                        <wp:docPr id="1388570876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179389697" name="Picture"/>
+                                <pic:cNvPr id="1388570876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626963096" name="Picture">
+                  <wp:docPr id="37388514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626963096" name="Picture"/>
+                          <pic:cNvPr id="37388514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120602052" name="Picture">
+                  <wp:docPr id="1089889672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120602052" name="Picture"/>
+                          <pic:cNvPr id="1089889672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223695741" name="Picture">
+                  <wp:docPr id="1487108517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223695741" name="Picture"/>
+                          <pic:cNvPr id="1487108517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052579018" name="Picture">
+                  <wp:docPr id="1628403613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052579018" name="Picture"/>
+                          <pic:cNvPr id="1628403613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400773720" name="Picture">
+                  <wp:docPr id="487280925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400773720" name="Picture"/>
+                          <pic:cNvPr id="487280925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226050581" name="Picture">
+                        <wp:docPr id="1451201407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226050581" name="Picture"/>
+                                <pic:cNvPr id="1451201407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109594004" name="Picture">
+                        <wp:docPr id="840314240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109594004" name="Picture"/>
+                                <pic:cNvPr id="840314240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042116478" name="Picture">
+                        <wp:docPr id="126933809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042116478" name="Picture"/>
+                                <pic:cNvPr id="126933809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670193641" name="Picture">
+                        <wp:docPr id="1534744584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670193641" name="Picture"/>
+                                <pic:cNvPr id="1534744584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700979173" name="Picture">
+                        <wp:docPr id="470102848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700979173" name="Picture"/>
+                                <pic:cNvPr id="470102848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693196292" name="Picture">
+                        <wp:docPr id="1246096079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693196292" name="Picture"/>
+                                <pic:cNvPr id="1246096079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623896758" name="Picture">
+                        <wp:docPr id="659271199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623896758" name="Picture"/>
+                                <pic:cNvPr id="659271199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890578559" name="Picture">
+                        <wp:docPr id="1853425251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890578559" name="Picture"/>
+                                <pic:cNvPr id="1853425251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174356409" name="Picture">
+                        <wp:docPr id="985254743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174356409" name="Picture"/>
+                                <pic:cNvPr id="985254743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769399699" name="Picture">
+                        <wp:docPr id="1877424688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769399699" name="Picture"/>
+                                <pic:cNvPr id="1877424688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127421067" name="Picture">
+                        <wp:docPr id="246162071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127421067" name="Picture"/>
+                                <pic:cNvPr id="246162071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144005098" name="Picture">
+                        <wp:docPr id="1531104412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144005098" name="Picture"/>
+                                <pic:cNvPr id="1531104412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199858355" name="Picture">
+                        <wp:docPr id="600520925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199858355" name="Picture"/>
+                                <pic:cNvPr id="600520925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393415991" name="Picture">
+                        <wp:docPr id="699728934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393415991" name="Picture"/>
+                                <pic:cNvPr id="699728934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361756043" name="Picture">
+                        <wp:docPr id="1151609464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361756043" name="Picture"/>
+                                <pic:cNvPr id="1151609464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318981629" name="Picture">
+                  <wp:docPr id="2101371878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318981629" name="Picture"/>
+                          <pic:cNvPr id="2101371878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628478995" name="Picture">
+                  <wp:docPr id="586549302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628478995" name="Picture"/>
+                          <pic:cNvPr id="586549302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113271074" name="Picture">
+                  <wp:docPr id="280418664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113271074" name="Picture"/>
+                          <pic:cNvPr id="280418664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779711500" name="Picture">
+                  <wp:docPr id="348411079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779711500" name="Picture"/>
+                          <pic:cNvPr id="348411079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351211296" name="Picture">
+                  <wp:docPr id="335488319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351211296" name="Picture"/>
+                          <pic:cNvPr id="335488319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763567084" name="Picture">
+                  <wp:docPr id="442126933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763567084" name="Picture"/>
+                          <pic:cNvPr id="442126933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903947140" name="Picture">
+                        <wp:docPr id="611784568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903947140" name="Picture"/>
+                                <pic:cNvPr id="611784568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240132353" name="Picture">
+                  <wp:docPr id="1845469142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240132353" name="Picture"/>
+                          <pic:cNvPr id="1845469142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640980209" name="Picture">
+                  <wp:docPr id="1893212205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640980209" name="Picture"/>
+                          <pic:cNvPr id="1893212205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569631311" name="Picture">
+                  <wp:docPr id="1820861849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569631311" name="Picture"/>
+                          <pic:cNvPr id="1820861849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260957837" name="Picture">
+                  <wp:docPr id="591153224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260957837" name="Picture"/>
+                          <pic:cNvPr id="591153224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339836505" name="Picture">
+                  <wp:docPr id="96913148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339836505" name="Picture"/>
+                          <pic:cNvPr id="96913148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691426058" name="Picture">
+                  <wp:docPr id="105257793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691426058" name="Picture"/>
+                          <pic:cNvPr id="105257793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453571730" name="Picture">
+                        <wp:docPr id="534932032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453571730" name="Picture"/>
+                                <pic:cNvPr id="534932032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847345108" name="Picture">
+                        <wp:docPr id="35396011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847345108" name="Picture"/>
+                                <pic:cNvPr id="35396011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657881894" name="Picture">
+                  <wp:docPr id="2109616161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657881894" name="Picture"/>
+                          <pic:cNvPr id="2109616161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291148698" name="Picture">
+                  <wp:docPr id="691824106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291148698" name="Picture"/>
+                          <pic:cNvPr id="691824106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102081192" name="Picture">
+                  <wp:docPr id="61356454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102081192" name="Picture"/>
+                          <pic:cNvPr id="61356454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955116748" name="Picture">
+                  <wp:docPr id="1005648769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955116748" name="Picture"/>
+                          <pic:cNvPr id="1005648769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750347554" name="Picture">
+                  <wp:docPr id="2076742234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750347554" name="Picture"/>
+                          <pic:cNvPr id="2076742234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118826814" name="Picture">
+                  <wp:docPr id="1438867903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118826814" name="Picture"/>
+                          <pic:cNvPr id="1438867903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716583061" name="Picture">
+                  <wp:docPr id="1897053997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716583061" name="Picture"/>
+                          <pic:cNvPr id="1897053997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213341110" name="Picture">
+                  <wp:docPr id="1058203177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213341110" name="Picture"/>
+                          <pic:cNvPr id="1058203177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053980861" name="Picture">
+                  <wp:docPr id="1718965327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053980861" name="Picture"/>
+                          <pic:cNvPr id="1718965327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523525339" name="Picture">
+                  <wp:docPr id="1910580317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523525339" name="Picture"/>
+                          <pic:cNvPr id="1910580317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794527799" name="Picture">
+                  <wp:docPr id="1287324102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794527799" name="Picture"/>
+                          <pic:cNvPr id="1287324102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71166237" name="Picture">
+                  <wp:docPr id="2105979403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71166237" name="Picture"/>
+                          <pic:cNvPr id="2105979403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914386591" name="Picture">
+                        <wp:docPr id="1922111673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914386591" name="Picture"/>
+                                <pic:cNvPr id="1922111673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570643027" name="Picture">
+                  <wp:docPr id="986708490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570643027" name="Picture"/>
+                          <pic:cNvPr id="986708490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317848555" name="Picture">
+                  <wp:docPr id="1785878854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317848555" name="Picture"/>
+                          <pic:cNvPr id="1785878854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958742587" name="Picture">
+                  <wp:docPr id="1602707794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958742587" name="Picture"/>
+                          <pic:cNvPr id="1602707794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47227509" name="Picture">
+                  <wp:docPr id="376380348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47227509" name="Picture"/>
+                          <pic:cNvPr id="376380348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600349954" name="Picture">
+                  <wp:docPr id="1126394086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600349954" name="Picture"/>
+                          <pic:cNvPr id="1126394086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624322873" name="Picture">
+                  <wp:docPr id="793110413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624322873" name="Picture"/>
+                          <pic:cNvPr id="793110413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654751160" name="Picture">
+                        <wp:docPr id="891425549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654751160" name="Picture"/>
+                                <pic:cNvPr id="891425549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761607872" name="Picture">
+                  <wp:docPr id="1617801516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761607872" name="Picture"/>
+                          <pic:cNvPr id="1617801516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535040914" name="Picture">
+                  <wp:docPr id="479576039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535040914" name="Picture"/>
+                          <pic:cNvPr id="479576039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810597701" name="Picture">
+                  <wp:docPr id="1005469211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810597701" name="Picture"/>
+                          <pic:cNvPr id="1005469211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069932814" name="Picture">
+                  <wp:docPr id="484239662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069932814" name="Picture"/>
+                          <pic:cNvPr id="484239662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449098173" name="Picture">
+                  <wp:docPr id="763828181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449098173" name="Picture"/>
+                          <pic:cNvPr id="763828181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639522204" name="Picture">
+                  <wp:docPr id="1733556888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639522204" name="Picture"/>
+                          <pic:cNvPr id="1733556888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>