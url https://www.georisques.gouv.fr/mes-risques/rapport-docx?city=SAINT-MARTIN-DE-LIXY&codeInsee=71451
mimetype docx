--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889335234" name="Picture">
+                  <wp:docPr id="1301962748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889335234" name="Picture"/>
+                          <pic:cNvPr id="1301962748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792975214" name="Picture">
+                  <wp:docPr id="419144529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792975214" name="Picture"/>
+                          <pic:cNvPr id="419144529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882949575" name="Picture">
+                        <wp:docPr id="394727505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882949575" name="Picture"/>
+                                <pic:cNvPr id="394727505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699401459" name="Picture">
+                  <wp:docPr id="706418568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699401459" name="Picture"/>
+                          <pic:cNvPr id="706418568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716235357" name="Picture">
+                  <wp:docPr id="1312514417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716235357" name="Picture"/>
+                          <pic:cNvPr id="1312514417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634810579" name="Picture">
+                  <wp:docPr id="1674820665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634810579" name="Picture"/>
+                          <pic:cNvPr id="1674820665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145299797" name="Picture">
+                  <wp:docPr id="717709482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145299797" name="Picture"/>
+                          <pic:cNvPr id="717709482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788072833" name="Picture">
+                  <wp:docPr id="1550620936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788072833" name="Picture"/>
+                          <pic:cNvPr id="1550620936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95156146" name="Picture">
+                        <wp:docPr id="157070889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95156146" name="Picture"/>
+                                <pic:cNvPr id="157070889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789859293" name="Picture">
+                        <wp:docPr id="426810079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789859293" name="Picture"/>
+                                <pic:cNvPr id="426810079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273050831" name="Picture">
+                        <wp:docPr id="1935289227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273050831" name="Picture"/>
+                                <pic:cNvPr id="1935289227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143013943" name="Picture">
+                        <wp:docPr id="1120500607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143013943" name="Picture"/>
+                                <pic:cNvPr id="1120500607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98641439" name="Picture">
+                        <wp:docPr id="1438379688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98641439" name="Picture"/>
+                                <pic:cNvPr id="1438379688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123593769" name="Picture">
+                        <wp:docPr id="1794030214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123593769" name="Picture"/>
+                                <pic:cNvPr id="1794030214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92523615" name="Picture">
+                        <wp:docPr id="1968798925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92523615" name="Picture"/>
+                                <pic:cNvPr id="1968798925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673842695" name="Picture">
+                        <wp:docPr id="847304211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673842695" name="Picture"/>
+                                <pic:cNvPr id="847304211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153864013" name="Picture">
+                        <wp:docPr id="792015717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153864013" name="Picture"/>
+                                <pic:cNvPr id="792015717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868909865" name="Picture">
+                        <wp:docPr id="212235377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868909865" name="Picture"/>
+                                <pic:cNvPr id="212235377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032471180" name="Picture">
+                        <wp:docPr id="1579839293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032471180" name="Picture"/>
+                                <pic:cNvPr id="1579839293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459164085" name="Picture">
+                        <wp:docPr id="1109713722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459164085" name="Picture"/>
+                                <pic:cNvPr id="1109713722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345815690" name="Picture">
+                        <wp:docPr id="53814976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345815690" name="Picture"/>
+                                <pic:cNvPr id="53814976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566791800" name="Picture">
+                        <wp:docPr id="1969076092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566791800" name="Picture"/>
+                                <pic:cNvPr id="1969076092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678785905" name="Picture">
+                        <wp:docPr id="295213156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678785905" name="Picture"/>
+                                <pic:cNvPr id="295213156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409688832" name="Picture">
+                  <wp:docPr id="645208806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409688832" name="Picture"/>
+                          <pic:cNvPr id="645208806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269046000" name="Picture">
+                  <wp:docPr id="1888209806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269046000" name="Picture"/>
+                          <pic:cNvPr id="1888209806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379688707" name="Picture">
+                  <wp:docPr id="914894664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379688707" name="Picture"/>
+                          <pic:cNvPr id="914894664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785840505" name="Picture">
+                  <wp:docPr id="713489961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785840505" name="Picture"/>
+                          <pic:cNvPr id="713489961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931232088" name="Picture">
+                  <wp:docPr id="1513682934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931232088" name="Picture"/>
+                          <pic:cNvPr id="1513682934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693270429" name="Picture">
+                  <wp:docPr id="1535968963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693270429" name="Picture"/>
+                          <pic:cNvPr id="1535968963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579101895" name="Picture">
+                        <wp:docPr id="96873685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579101895" name="Picture"/>
+                                <pic:cNvPr id="96873685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996931191" name="Picture">
+                  <wp:docPr id="1931325263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996931191" name="Picture"/>
+                          <pic:cNvPr id="1931325263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974452407" name="Picture">
+                  <wp:docPr id="278423508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974452407" name="Picture"/>
+                          <pic:cNvPr id="278423508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993464174" name="Picture">
+                  <wp:docPr id="604787094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993464174" name="Picture"/>
+                          <pic:cNvPr id="604787094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723795497" name="Picture">
+                  <wp:docPr id="937100116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723795497" name="Picture"/>
+                          <pic:cNvPr id="937100116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149698583" name="Picture">
+                  <wp:docPr id="2145808314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149698583" name="Picture"/>
+                          <pic:cNvPr id="2145808314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160054682" name="Picture">
+                  <wp:docPr id="54677324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160054682" name="Picture"/>
+                          <pic:cNvPr id="54677324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341739958" name="Picture">
+                        <wp:docPr id="636078174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341739958" name="Picture"/>
+                                <pic:cNvPr id="636078174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498628650" name="Picture">
+                        <wp:docPr id="1273517554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498628650" name="Picture"/>
+                                <pic:cNvPr id="1273517554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186033192" name="Picture">
+                  <wp:docPr id="121204890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186033192" name="Picture"/>
+                          <pic:cNvPr id="121204890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217918322" name="Picture">
+                  <wp:docPr id="251130442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217918322" name="Picture"/>
+                          <pic:cNvPr id="251130442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922157556" name="Picture">
+                  <wp:docPr id="1757848554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922157556" name="Picture"/>
+                          <pic:cNvPr id="1757848554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690901366" name="Picture">
+                  <wp:docPr id="624788173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690901366" name="Picture"/>
+                          <pic:cNvPr id="624788173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55231774" name="Picture">
+                  <wp:docPr id="1091108415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55231774" name="Picture"/>
+                          <pic:cNvPr id="1091108415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724540425" name="Picture">
+                  <wp:docPr id="28086399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724540425" name="Picture"/>
+                          <pic:cNvPr id="28086399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260061523" name="Picture">
+                        <wp:docPr id="1599323879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260061523" name="Picture"/>
+                                <pic:cNvPr id="1599323879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32457,57 +32457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363329689" name="Picture">
+                  <wp:docPr id="1348209776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363329689" name="Picture"/>
+                          <pic:cNvPr id="1348209776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789444132" name="Picture">
+                  <wp:docPr id="918936134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789444132" name="Picture"/>
+                          <pic:cNvPr id="918936134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33226,57 +33226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310368667" name="Picture">
+                  <wp:docPr id="589482139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310368667" name="Picture"/>
+                          <pic:cNvPr id="589482139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39738153" name="Picture">
+                  <wp:docPr id="1013760694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39738153" name="Picture"/>
+                          <pic:cNvPr id="1013760694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34390,57 +34390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470016534" name="Picture">
+                  <wp:docPr id="370879065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470016534" name="Picture"/>
+                          <pic:cNvPr id="370879065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35848,57 +35848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427347305" name="Picture">
+                  <wp:docPr id="904829077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427347305" name="Picture"/>
+                          <pic:cNvPr id="904829077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37045,57 +37045,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104088693" name="Picture">
+                        <wp:docPr id="1214738063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104088693" name="Picture"/>
+                                <pic:cNvPr id="1214738063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39414,57 +39414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139338329" name="Picture">
+                  <wp:docPr id="854791481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139338329" name="Picture"/>
+                          <pic:cNvPr id="854791481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39503,57 +39503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679262117" name="Picture">
+                  <wp:docPr id="2066206071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679262117" name="Picture"/>
+                          <pic:cNvPr id="2066206071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40147,57 +40147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214915379" name="Picture">
+                  <wp:docPr id="138921866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214915379" name="Picture"/>
+                          <pic:cNvPr id="138921866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41145,57 +41145,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525178964" name="Picture">
+                  <wp:docPr id="510047946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525178964" name="Picture"/>
+                          <pic:cNvPr id="510047946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41248,57 +41248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416381696" name="Picture">
+                  <wp:docPr id="1275521018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416381696" name="Picture"/>
+                          <pic:cNvPr id="1275521018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42625,57 +42625,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014427166" name="Picture">
+                  <wp:docPr id="102872185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014427166" name="Picture"/>
+                          <pic:cNvPr id="102872185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43768,57 +43768,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68308317" name="Picture">
+                        <wp:docPr id="443054793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68308317" name="Picture"/>
+                                <pic:cNvPr id="443054793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45039,57 +45039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830436429" name="Picture">
+                  <wp:docPr id="1928552099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830436429" name="Picture"/>
+                          <pic:cNvPr id="1928552099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45119,57 +45119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267281808" name="Picture">
+                  <wp:docPr id="1131273153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267281808" name="Picture"/>
+                          <pic:cNvPr id="1131273153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45598,57 +45598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530067200" name="Picture">
+                  <wp:docPr id="277263357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530067200" name="Picture"/>
+                          <pic:cNvPr id="277263357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47333,57 +47333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827909586" name="Picture">
+                  <wp:docPr id="746978750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827909586" name="Picture"/>
+                          <pic:cNvPr id="746978750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47404,57 +47404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281904441" name="Picture">
+                  <wp:docPr id="26974268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281904441" name="Picture"/>
+                          <pic:cNvPr id="26974268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47818,57 +47818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324570639" name="Picture">
+                  <wp:docPr id="614976169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324570639" name="Picture"/>
+                          <pic:cNvPr id="614976169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>