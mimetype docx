--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584747567" name="Picture">
+                  <wp:docPr id="650963964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584747567" name="Picture"/>
+                          <pic:cNvPr id="650963964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439275185" name="Picture">
+                  <wp:docPr id="274190445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439275185" name="Picture"/>
+                          <pic:cNvPr id="274190445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682881153" name="Picture">
+                        <wp:docPr id="1534130461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682881153" name="Picture"/>
+                                <pic:cNvPr id="1534130461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196089925" name="Picture">
+                  <wp:docPr id="498620452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196089925" name="Picture"/>
+                          <pic:cNvPr id="498620452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151580509" name="Picture">
+                  <wp:docPr id="287700191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151580509" name="Picture"/>
+                          <pic:cNvPr id="287700191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647301161" name="Picture">
+                  <wp:docPr id="1416781111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647301161" name="Picture"/>
+                          <pic:cNvPr id="1416781111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036893920" name="Picture">
+                  <wp:docPr id="477295431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036893920" name="Picture"/>
+                          <pic:cNvPr id="477295431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970966799" name="Picture">
+                  <wp:docPr id="497919988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970966799" name="Picture"/>
+                          <pic:cNvPr id="497919988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273108935" name="Picture">
+                        <wp:docPr id="804807433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273108935" name="Picture"/>
+                                <pic:cNvPr id="804807433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670786097" name="Picture">
+                        <wp:docPr id="1958085231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670786097" name="Picture"/>
+                                <pic:cNvPr id="1958085231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899374998" name="Picture">
+                        <wp:docPr id="864188241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899374998" name="Picture"/>
+                                <pic:cNvPr id="864188241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665144754" name="Picture">
+                        <wp:docPr id="564797523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665144754" name="Picture"/>
+                                <pic:cNvPr id="564797523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358888119" name="Picture">
+                        <wp:docPr id="457951466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358888119" name="Picture"/>
+                                <pic:cNvPr id="457951466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71511623" name="Picture">
+                        <wp:docPr id="1101118927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71511623" name="Picture"/>
+                                <pic:cNvPr id="1101118927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273898113" name="Picture">
+                        <wp:docPr id="1116000237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273898113" name="Picture"/>
+                                <pic:cNvPr id="1116000237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558147357" name="Picture">
+                        <wp:docPr id="289292366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558147357" name="Picture"/>
+                                <pic:cNvPr id="289292366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16547916" name="Picture">
+                        <wp:docPr id="1009304708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16547916" name="Picture"/>
+                                <pic:cNvPr id="1009304708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340103493" name="Picture">
+                        <wp:docPr id="459448477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340103493" name="Picture"/>
+                                <pic:cNvPr id="459448477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984919978" name="Picture">
+                        <wp:docPr id="1925480818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984919978" name="Picture"/>
+                                <pic:cNvPr id="1925480818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059086121" name="Picture">
+                        <wp:docPr id="1895176195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059086121" name="Picture"/>
+                                <pic:cNvPr id="1895176195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190340653" name="Picture">
+                        <wp:docPr id="1037654706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190340653" name="Picture"/>
+                                <pic:cNvPr id="1037654706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010227850" name="Picture">
+                        <wp:docPr id="866684873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010227850" name="Picture"/>
+                                <pic:cNvPr id="866684873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110664610" name="Picture">
+                        <wp:docPr id="1015048170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110664610" name="Picture"/>
+                                <pic:cNvPr id="1015048170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304944370" name="Picture">
+                  <wp:docPr id="631994798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304944370" name="Picture"/>
+                          <pic:cNvPr id="631994798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347457161" name="Picture">
+                  <wp:docPr id="405015425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347457161" name="Picture"/>
+                          <pic:cNvPr id="405015425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498179370" name="Picture">
+                  <wp:docPr id="310216514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498179370" name="Picture"/>
+                          <pic:cNvPr id="310216514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601548190" name="Picture">
+                  <wp:docPr id="424999958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601548190" name="Picture"/>
+                          <pic:cNvPr id="424999958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735488587" name="Picture">
+                  <wp:docPr id="1968444019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735488587" name="Picture"/>
+                          <pic:cNvPr id="1968444019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006711140" name="Picture">
+                  <wp:docPr id="698093385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006711140" name="Picture"/>
+                          <pic:cNvPr id="698093385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182947926" name="Picture">
+                        <wp:docPr id="1561442726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182947926" name="Picture"/>
+                                <pic:cNvPr id="1561442726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327224617" name="Picture">
+                        <wp:docPr id="1800225975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327224617" name="Picture"/>
+                                <pic:cNvPr id="1800225975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226416324" name="Picture">
+                  <wp:docPr id="551422385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226416324" name="Picture"/>
+                          <pic:cNvPr id="551422385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518142181" name="Picture">
+                  <wp:docPr id="1135347982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518142181" name="Picture"/>
+                          <pic:cNvPr id="1135347982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271800860" name="Picture">
+                  <wp:docPr id="1111852336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271800860" name="Picture"/>
+                          <pic:cNvPr id="1111852336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694997774" name="Picture">
+                  <wp:docPr id="1476753724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694997774" name="Picture"/>
+                          <pic:cNvPr id="1476753724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343711716" name="Picture">
+                  <wp:docPr id="1582397320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343711716" name="Picture"/>
+                          <pic:cNvPr id="1582397320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356562280" name="Picture">
+                  <wp:docPr id="186239839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356562280" name="Picture"/>
+                          <pic:cNvPr id="186239839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215993402" name="Picture">
+                        <wp:docPr id="1821386351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215993402" name="Picture"/>
+                                <pic:cNvPr id="1821386351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332520410" name="Picture">
+                        <wp:docPr id="1354163597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332520410" name="Picture"/>
+                                <pic:cNvPr id="1354163597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886415386" name="Picture">
+                  <wp:docPr id="232290068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886415386" name="Picture"/>
+                          <pic:cNvPr id="232290068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138143197" name="Picture">
+                  <wp:docPr id="1974778616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138143197" name="Picture"/>
+                          <pic:cNvPr id="1974778616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464907248" name="Picture">
+                  <wp:docPr id="49011891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464907248" name="Picture"/>
+                          <pic:cNvPr id="49011891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880857252" name="Picture">
+                  <wp:docPr id="134337208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880857252" name="Picture"/>
+                          <pic:cNvPr id="134337208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666463259" name="Picture">
+                  <wp:docPr id="1049165310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666463259" name="Picture"/>
+                          <pic:cNvPr id="1049165310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307598342" name="Picture">
+                  <wp:docPr id="651076043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307598342" name="Picture"/>
+                          <pic:cNvPr id="651076043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334160409" name="Picture">
+                        <wp:docPr id="1297113963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334160409" name="Picture"/>
+                                <pic:cNvPr id="1297113963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33912,57 +33912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024764063" name="Picture">
+                  <wp:docPr id="1194670093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024764063" name="Picture"/>
+                          <pic:cNvPr id="1194670093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289735067" name="Picture">
+                  <wp:docPr id="1545452959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289735067" name="Picture"/>
+                          <pic:cNvPr id="1545452959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34451,57 +34451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942127310" name="Picture">
+                  <wp:docPr id="312002124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942127310" name="Picture"/>
+                          <pic:cNvPr id="312002124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35610,57 +35610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843417659" name="Picture">
+                  <wp:docPr id="2027644066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843417659" name="Picture"/>
+                          <pic:cNvPr id="2027644066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35699,57 +35699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418776517" name="Picture">
+                  <wp:docPr id="1234947939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418776517" name="Picture"/>
+                          <pic:cNvPr id="1234947939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36343,57 +36343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857989995" name="Picture">
+                  <wp:docPr id="493210298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857989995" name="Picture"/>
+                          <pic:cNvPr id="493210298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37341,57 +37341,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646078873" name="Picture">
+                  <wp:docPr id="1620916066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646078873" name="Picture"/>
+                          <pic:cNvPr id="1620916066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37444,57 +37444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93075145" name="Picture">
+                  <wp:docPr id="1871295534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93075145" name="Picture"/>
+                          <pic:cNvPr id="1871295534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38821,57 +38821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734192646" name="Picture">
+                  <wp:docPr id="930734114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734192646" name="Picture"/>
+                          <pic:cNvPr id="930734114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39964,57 +39964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95148038" name="Picture">
+                        <wp:docPr id="460194562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95148038" name="Picture"/>
+                                <pic:cNvPr id="460194562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41325,57 +41325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252476203" name="Picture">
+                  <wp:docPr id="1676581053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252476203" name="Picture"/>
+                          <pic:cNvPr id="1676581053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41414,57 +41414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320961958" name="Picture">
+                  <wp:docPr id="1849787605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320961958" name="Picture"/>
+                          <pic:cNvPr id="1849787605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42058,57 +42058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444831514" name="Picture">
+                  <wp:docPr id="944116412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444831514" name="Picture"/>
+                          <pic:cNvPr id="944116412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43056,57 +43056,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644193849" name="Picture">
+                  <wp:docPr id="644863198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644193849" name="Picture"/>
+                          <pic:cNvPr id="644863198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43159,57 +43159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192817957" name="Picture">
+                  <wp:docPr id="182174374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192817957" name="Picture"/>
+                          <pic:cNvPr id="182174374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248540682" name="Picture">
+                  <wp:docPr id="1180486211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248540682" name="Picture"/>
+                          <pic:cNvPr id="1180486211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45679,57 +45679,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819181175" name="Picture">
+                        <wp:docPr id="2033388793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819181175" name="Picture"/>
+                                <pic:cNvPr id="2033388793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46900,57 +46900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631785934" name="Picture">
+                  <wp:docPr id="1495129934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631785934" name="Picture"/>
+                          <pic:cNvPr id="1495129934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46971,57 +46971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732064397" name="Picture">
+                  <wp:docPr id="2080926399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732064397" name="Picture"/>
+                          <pic:cNvPr id="2080926399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47385,57 +47385,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636023054" name="Picture">
+                  <wp:docPr id="329016915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636023054" name="Picture"/>
+                          <pic:cNvPr id="329016915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>