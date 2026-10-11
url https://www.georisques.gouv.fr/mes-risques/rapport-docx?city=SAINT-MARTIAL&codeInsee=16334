--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870418551" name="Picture">
+                  <wp:docPr id="36173119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870418551" name="Picture"/>
+                          <pic:cNvPr id="36173119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041258686" name="Picture">
+                  <wp:docPr id="617230122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041258686" name="Picture"/>
+                          <pic:cNvPr id="617230122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762527345" name="Picture">
+                        <wp:docPr id="1783866804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762527345" name="Picture"/>
+                                <pic:cNvPr id="1783866804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613445027" name="Picture">
+                  <wp:docPr id="1307632611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613445027" name="Picture"/>
+                          <pic:cNvPr id="1307632611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299865500" name="Picture">
+                  <wp:docPr id="191339097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299865500" name="Picture"/>
+                          <pic:cNvPr id="191339097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287152184" name="Picture">
+                  <wp:docPr id="565807255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287152184" name="Picture"/>
+                          <pic:cNvPr id="565807255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449882186" name="Picture">
+                  <wp:docPr id="1035928565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449882186" name="Picture"/>
+                          <pic:cNvPr id="1035928565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424428087" name="Picture">
+                  <wp:docPr id="1966440002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424428087" name="Picture"/>
+                          <pic:cNvPr id="1966440002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831904730" name="Picture">
+                        <wp:docPr id="1795629267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831904730" name="Picture"/>
+                                <pic:cNvPr id="1795629267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979381496" name="Picture">
+                        <wp:docPr id="1204593688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979381496" name="Picture"/>
+                                <pic:cNvPr id="1204593688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328893110" name="Picture">
+                        <wp:docPr id="356085100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328893110" name="Picture"/>
+                                <pic:cNvPr id="356085100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907429292" name="Picture">
+                        <wp:docPr id="2123788913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907429292" name="Picture"/>
+                                <pic:cNvPr id="2123788913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631268402" name="Picture">
+                        <wp:docPr id="1046156307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631268402" name="Picture"/>
+                                <pic:cNvPr id="1046156307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643004574" name="Picture">
+                        <wp:docPr id="1808197326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643004574" name="Picture"/>
+                                <pic:cNvPr id="1808197326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050661640" name="Picture">
+                        <wp:docPr id="297683080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050661640" name="Picture"/>
+                                <pic:cNvPr id="297683080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916206988" name="Picture">
+                        <wp:docPr id="1303112498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916206988" name="Picture"/>
+                                <pic:cNvPr id="1303112498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110915317" name="Picture">
+                        <wp:docPr id="610915666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110915317" name="Picture"/>
+                                <pic:cNvPr id="610915666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610438665" name="Picture">
+                        <wp:docPr id="630361006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610438665" name="Picture"/>
+                                <pic:cNvPr id="630361006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994637865" name="Picture">
+                        <wp:docPr id="294519199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994637865" name="Picture"/>
+                                <pic:cNvPr id="294519199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253608879" name="Picture">
+                        <wp:docPr id="1364464890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253608879" name="Picture"/>
+                                <pic:cNvPr id="1364464890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996040410" name="Picture">
+                        <wp:docPr id="106373577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996040410" name="Picture"/>
+                                <pic:cNvPr id="106373577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731405415" name="Picture">
+                        <wp:docPr id="593493995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731405415" name="Picture"/>
+                                <pic:cNvPr id="593493995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159488595" name="Picture">
+                        <wp:docPr id="489014359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159488595" name="Picture"/>
+                                <pic:cNvPr id="489014359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993059354" name="Picture">
+                  <wp:docPr id="952347046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993059354" name="Picture"/>
+                          <pic:cNvPr id="952347046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356371653" name="Picture">
+                  <wp:docPr id="702404266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356371653" name="Picture"/>
+                          <pic:cNvPr id="702404266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764121742" name="Picture">
+                  <wp:docPr id="168532518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764121742" name="Picture"/>
+                          <pic:cNvPr id="168532518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127856453" name="Picture">
+                  <wp:docPr id="1654224085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127856453" name="Picture"/>
+                          <pic:cNvPr id="1654224085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066342827" name="Picture">
+                  <wp:docPr id="176347701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066342827" name="Picture"/>
+                          <pic:cNvPr id="176347701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371178794" name="Picture">
+                  <wp:docPr id="2122214678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371178794" name="Picture"/>
+                          <pic:cNvPr id="2122214678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498896016" name="Picture">
+                        <wp:docPr id="1984407049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498896016" name="Picture"/>
+                                <pic:cNvPr id="1984407049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482307902" name="Picture">
+                        <wp:docPr id="808534577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482307902" name="Picture"/>
+                                <pic:cNvPr id="808534577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377888889" name="Picture">
+                  <wp:docPr id="1837723669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377888889" name="Picture"/>
+                          <pic:cNvPr id="1837723669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023565470" name="Picture">
+                  <wp:docPr id="450911415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023565470" name="Picture"/>
+                          <pic:cNvPr id="450911415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532446764" name="Picture">
+                  <wp:docPr id="553297168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532446764" name="Picture"/>
+                          <pic:cNvPr id="553297168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811325025" name="Picture">
+                  <wp:docPr id="737082869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811325025" name="Picture"/>
+                          <pic:cNvPr id="737082869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132576771" name="Picture">
+                  <wp:docPr id="1056572123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132576771" name="Picture"/>
+                          <pic:cNvPr id="1056572123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177926768" name="Picture">
+                  <wp:docPr id="1713365554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177926768" name="Picture"/>
+                          <pic:cNvPr id="1713365554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292301972" name="Picture">
+                        <wp:docPr id="923329875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292301972" name="Picture"/>
+                                <pic:cNvPr id="923329875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643033081" name="Picture">
+                        <wp:docPr id="2023984330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643033081" name="Picture"/>
+                                <pic:cNvPr id="2023984330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623624615" name="Picture">
+                  <wp:docPr id="1150092516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623624615" name="Picture"/>
+                          <pic:cNvPr id="1150092516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546928667" name="Picture">
+                  <wp:docPr id="1144358615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546928667" name="Picture"/>
+                          <pic:cNvPr id="1144358615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912493782" name="Picture">
+                  <wp:docPr id="686654925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912493782" name="Picture"/>
+                          <pic:cNvPr id="686654925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875661952" name="Picture">
+                  <wp:docPr id="795776636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875661952" name="Picture"/>
+                          <pic:cNvPr id="795776636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810525735" name="Picture">
+                  <wp:docPr id="632840938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810525735" name="Picture"/>
+                          <pic:cNvPr id="632840938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156790137" name="Picture">
+                  <wp:docPr id="986483146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156790137" name="Picture"/>
+                          <pic:cNvPr id="986483146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31499,57 +31499,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656728716" name="Picture">
+                        <wp:docPr id="564540161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656728716" name="Picture"/>
+                                <pic:cNvPr id="564540161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33868,57 +33868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971608009" name="Picture">
+                  <wp:docPr id="185677769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971608009" name="Picture"/>
+                          <pic:cNvPr id="185677769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33957,57 +33957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752794612" name="Picture">
+                  <wp:docPr id="312398131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752794612" name="Picture"/>
+                          <pic:cNvPr id="312398131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34601,57 +34601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749629685" name="Picture">
+                  <wp:docPr id="36750938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749629685" name="Picture"/>
+                          <pic:cNvPr id="36750938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35599,57 +35599,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806754842" name="Picture">
+                  <wp:docPr id="1581332068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806754842" name="Picture"/>
+                          <pic:cNvPr id="1581332068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35702,57 +35702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786382726" name="Picture">
+                  <wp:docPr id="342731278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786382726" name="Picture"/>
+                          <pic:cNvPr id="342731278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184996769" name="Picture">
+                  <wp:docPr id="1978954414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184996769" name="Picture"/>
+                          <pic:cNvPr id="1978954414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38215,57 +38215,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120376690" name="Picture">
+                        <wp:docPr id="723194566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120376690" name="Picture"/>
+                                <pic:cNvPr id="723194566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39240,57 +39240,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705907012" name="Picture">
+                        <wp:docPr id="254147780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705907012" name="Picture"/>
+                                <pic:cNvPr id="254147780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40712,57 +40712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76027358" name="Picture">
+                  <wp:docPr id="2086355652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76027358" name="Picture"/>
+                          <pic:cNvPr id="2086355652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40801,57 +40801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421136096" name="Picture">
+                  <wp:docPr id="1657372026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421136096" name="Picture"/>
+                          <pic:cNvPr id="1657372026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41445,57 +41445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242498214" name="Picture">
+                  <wp:docPr id="1188166598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242498214" name="Picture"/>
+                          <pic:cNvPr id="1188166598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42443,57 +42443,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190452680" name="Picture">
+                  <wp:docPr id="1370987349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190452680" name="Picture"/>
+                          <pic:cNvPr id="1370987349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42546,57 +42546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837846681" name="Picture">
+                  <wp:docPr id="543894867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837846681" name="Picture"/>
+                          <pic:cNvPr id="543894867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43923,57 +43923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714495215" name="Picture">
+                  <wp:docPr id="1446950344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714495215" name="Picture"/>
+                          <pic:cNvPr id="1446950344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45066,57 +45066,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86710731" name="Picture">
+                        <wp:docPr id="1161805773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86710731" name="Picture"/>
+                                <pic:cNvPr id="1161805773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46287,57 +46287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486671533" name="Picture">
+                  <wp:docPr id="1720504919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486671533" name="Picture"/>
+                          <pic:cNvPr id="1720504919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46358,57 +46358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017094396" name="Picture">
+                  <wp:docPr id="2039092284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017094396" name="Picture"/>
+                          <pic:cNvPr id="2039092284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46772,57 +46772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710991795" name="Picture">
+                  <wp:docPr id="1467633176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710991795" name="Picture"/>
+                          <pic:cNvPr id="1467633176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>