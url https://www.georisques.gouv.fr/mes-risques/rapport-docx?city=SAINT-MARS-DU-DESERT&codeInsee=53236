--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683167691" name="Picture">
+                  <wp:docPr id="599468501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683167691" name="Picture"/>
+                          <pic:cNvPr id="599468501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577998944" name="Picture">
+                  <wp:docPr id="300068180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577998944" name="Picture"/>
+                          <pic:cNvPr id="300068180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609412652" name="Picture">
+                        <wp:docPr id="887889338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609412652" name="Picture"/>
+                                <pic:cNvPr id="887889338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166914369" name="Picture">
+                  <wp:docPr id="1782337340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166914369" name="Picture"/>
+                          <pic:cNvPr id="1782337340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116375199" name="Picture">
+                  <wp:docPr id="463969131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116375199" name="Picture"/>
+                          <pic:cNvPr id="463969131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364405902" name="Picture">
+                  <wp:docPr id="1259845064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364405902" name="Picture"/>
+                          <pic:cNvPr id="1259845064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086636788" name="Picture">
+                  <wp:docPr id="1258604759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086636788" name="Picture"/>
+                          <pic:cNvPr id="1258604759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652627326" name="Picture">
+                  <wp:docPr id="1621216993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652627326" name="Picture"/>
+                          <pic:cNvPr id="1621216993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180939773" name="Picture">
+                        <wp:docPr id="1336934423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180939773" name="Picture"/>
+                                <pic:cNvPr id="1336934423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107262754" name="Picture">
+                        <wp:docPr id="1586827073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107262754" name="Picture"/>
+                                <pic:cNvPr id="1586827073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853642964" name="Picture">
+                        <wp:docPr id="191212778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853642964" name="Picture"/>
+                                <pic:cNvPr id="191212778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082125212" name="Picture">
+                        <wp:docPr id="1144924620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082125212" name="Picture"/>
+                                <pic:cNvPr id="1144924620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491560362" name="Picture">
+                        <wp:docPr id="1879164235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491560362" name="Picture"/>
+                                <pic:cNvPr id="1879164235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527929156" name="Picture">
+                        <wp:docPr id="916769833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527929156" name="Picture"/>
+                                <pic:cNvPr id="916769833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280894550" name="Picture">
+                        <wp:docPr id="1523156448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280894550" name="Picture"/>
+                                <pic:cNvPr id="1523156448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053102931" name="Picture">
+                        <wp:docPr id="713487589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053102931" name="Picture"/>
+                                <pic:cNvPr id="713487589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439775957" name="Picture">
+                        <wp:docPr id="1712714584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439775957" name="Picture"/>
+                                <pic:cNvPr id="1712714584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283346553" name="Picture">
+                        <wp:docPr id="334403711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283346553" name="Picture"/>
+                                <pic:cNvPr id="334403711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362944776" name="Picture">
+                        <wp:docPr id="367157354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362944776" name="Picture"/>
+                                <pic:cNvPr id="367157354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059809188" name="Picture">
+                        <wp:docPr id="939688216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059809188" name="Picture"/>
+                                <pic:cNvPr id="939688216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904398352" name="Picture">
+                        <wp:docPr id="581165063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904398352" name="Picture"/>
+                                <pic:cNvPr id="581165063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436184898" name="Picture">
+                        <wp:docPr id="281923031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436184898" name="Picture"/>
+                                <pic:cNvPr id="281923031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902333898" name="Picture">
+                        <wp:docPr id="1637487646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902333898" name="Picture"/>
+                                <pic:cNvPr id="1637487646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570030961" name="Picture">
+                  <wp:docPr id="142619125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570030961" name="Picture"/>
+                          <pic:cNvPr id="142619125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269553244" name="Picture">
+                  <wp:docPr id="2031067124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269553244" name="Picture"/>
+                          <pic:cNvPr id="2031067124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935758499" name="Picture">
+                  <wp:docPr id="1578168814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935758499" name="Picture"/>
+                          <pic:cNvPr id="1578168814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996496160" name="Picture">
+                  <wp:docPr id="1751609278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996496160" name="Picture"/>
+                          <pic:cNvPr id="1751609278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102597265" name="Picture">
+                  <wp:docPr id="468354470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102597265" name="Picture"/>
+                          <pic:cNvPr id="468354470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309528065" name="Picture">
+                  <wp:docPr id="1601157916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309528065" name="Picture"/>
+                          <pic:cNvPr id="1601157916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029868542" name="Picture">
+                        <wp:docPr id="1683284640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029868542" name="Picture"/>
+                                <pic:cNvPr id="1683284640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724996466" name="Picture">
+                        <wp:docPr id="122286186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724996466" name="Picture"/>
+                                <pic:cNvPr id="122286186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326266189" name="Picture">
+                  <wp:docPr id="1160936427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326266189" name="Picture"/>
+                          <pic:cNvPr id="1160936427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174183774" name="Picture">
+                  <wp:docPr id="1653027719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174183774" name="Picture"/>
+                          <pic:cNvPr id="1653027719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356739169" name="Picture">
+                  <wp:docPr id="704992541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356739169" name="Picture"/>
+                          <pic:cNvPr id="704992541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094805720" name="Picture">
+                  <wp:docPr id="611788953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094805720" name="Picture"/>
+                          <pic:cNvPr id="611788953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662008710" name="Picture">
+                  <wp:docPr id="475783629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662008710" name="Picture"/>
+                          <pic:cNvPr id="475783629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616494279" name="Picture">
+                  <wp:docPr id="191928659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616494279" name="Picture"/>
+                          <pic:cNvPr id="191928659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30227588" name="Picture">
+                        <wp:docPr id="716810512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30227588" name="Picture"/>
+                                <pic:cNvPr id="716810512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590859796" name="Picture">
+                        <wp:docPr id="1584430316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590859796" name="Picture"/>
+                                <pic:cNvPr id="1584430316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266089962" name="Picture">
+                  <wp:docPr id="963034907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266089962" name="Picture"/>
+                          <pic:cNvPr id="963034907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785444202" name="Picture">
+                  <wp:docPr id="2090283933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785444202" name="Picture"/>
+                          <pic:cNvPr id="2090283933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263706683" name="Picture">
+                  <wp:docPr id="1511384313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263706683" name="Picture"/>
+                          <pic:cNvPr id="1511384313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341774932" name="Picture">
+                  <wp:docPr id="1195711993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341774932" name="Picture"/>
+                          <pic:cNvPr id="1195711993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062574584" name="Picture">
+                  <wp:docPr id="1832096028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062574584" name="Picture"/>
+                          <pic:cNvPr id="1832096028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68990374" name="Picture">
+                  <wp:docPr id="1395814387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68990374" name="Picture"/>
+                          <pic:cNvPr id="1395814387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754604764" name="Picture">
+                        <wp:docPr id="481159517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754604764" name="Picture"/>
+                                <pic:cNvPr id="481159517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294625632" name="Picture">
+                  <wp:docPr id="1554006220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294625632" name="Picture"/>
+                          <pic:cNvPr id="1554006220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907852551" name="Picture">
+                  <wp:docPr id="1002480607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907852551" name="Picture"/>
+                          <pic:cNvPr id="1002480607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838787367" name="Picture">
+                  <wp:docPr id="283083463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838787367" name="Picture"/>
+                          <pic:cNvPr id="283083463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982552773" name="Picture">
+                  <wp:docPr id="1462864184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982552773" name="Picture"/>
+                          <pic:cNvPr id="1462864184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931736073" name="Picture">
+                  <wp:docPr id="851108164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931736073" name="Picture"/>
+                          <pic:cNvPr id="851108164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902979342" name="Picture">
+                  <wp:docPr id="649729707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902979342" name="Picture"/>
+                          <pic:cNvPr id="649729707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68592598" name="Picture">
+                        <wp:docPr id="512346445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68592598" name="Picture"/>
+                                <pic:cNvPr id="512346445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403132535" name="Picture">
+                  <wp:docPr id="605522693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403132535" name="Picture"/>
+                          <pic:cNvPr id="605522693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654332358" name="Picture">
+                  <wp:docPr id="1954868587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654332358" name="Picture"/>
+                          <pic:cNvPr id="1954868587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537527105" name="Picture">
+                  <wp:docPr id="415435713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537527105" name="Picture"/>
+                          <pic:cNvPr id="415435713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969299416" name="Picture">
+                  <wp:docPr id="1310525383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969299416" name="Picture"/>
+                          <pic:cNvPr id="1310525383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470302197" name="Picture">
+                  <wp:docPr id="170863860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470302197" name="Picture"/>
+                          <pic:cNvPr id="170863860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458944209" name="Picture">
+                  <wp:docPr id="1355551843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458944209" name="Picture"/>
+                          <pic:cNvPr id="1355551843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252861044" name="Picture">
+                  <wp:docPr id="2102463588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252861044" name="Picture"/>
+                          <pic:cNvPr id="2102463588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686200153" name="Picture">
+                  <wp:docPr id="680746604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686200153" name="Picture"/>
+                          <pic:cNvPr id="680746604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51729546" name="Picture">
+                  <wp:docPr id="813644115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51729546" name="Picture"/>
+                          <pic:cNvPr id="813644115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>