--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058852875" name="Picture">
+                  <wp:docPr id="372190411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058852875" name="Picture"/>
+                          <pic:cNvPr id="372190411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342456390" name="Picture">
+                  <wp:docPr id="623661369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342456390" name="Picture"/>
+                          <pic:cNvPr id="623661369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316759186" name="Picture">
+                        <wp:docPr id="1128190004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316759186" name="Picture"/>
+                                <pic:cNvPr id="1128190004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837180808" name="Picture">
+                  <wp:docPr id="950102029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837180808" name="Picture"/>
+                          <pic:cNvPr id="950102029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707372700" name="Picture">
+                  <wp:docPr id="1149731315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707372700" name="Picture"/>
+                          <pic:cNvPr id="1149731315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647909221" name="Picture">
+                  <wp:docPr id="496570055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647909221" name="Picture"/>
+                          <pic:cNvPr id="496570055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072760789" name="Picture">
+                  <wp:docPr id="1975718243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072760789" name="Picture"/>
+                          <pic:cNvPr id="1975718243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188751578" name="Picture">
+                  <wp:docPr id="1588857118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188751578" name="Picture"/>
+                          <pic:cNvPr id="1588857118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180036301" name="Picture">
+                        <wp:docPr id="1901854174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180036301" name="Picture"/>
+                                <pic:cNvPr id="1901854174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523549277" name="Picture">
+                        <wp:docPr id="91351455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523549277" name="Picture"/>
+                                <pic:cNvPr id="91351455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745774937" name="Picture">
+                        <wp:docPr id="1482059325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745774937" name="Picture"/>
+                                <pic:cNvPr id="1482059325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4326669" name="Picture">
+                        <wp:docPr id="1361280241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4326669" name="Picture"/>
+                                <pic:cNvPr id="1361280241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190329282" name="Picture">
+                        <wp:docPr id="639168969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190329282" name="Picture"/>
+                                <pic:cNvPr id="639168969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985169469" name="Picture">
+                        <wp:docPr id="357071082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985169469" name="Picture"/>
+                                <pic:cNvPr id="357071082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615673538" name="Picture">
+                        <wp:docPr id="865766018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615673538" name="Picture"/>
+                                <pic:cNvPr id="865766018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208594809" name="Picture">
+                        <wp:docPr id="523506272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208594809" name="Picture"/>
+                                <pic:cNvPr id="523506272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986435026" name="Picture">
+                        <wp:docPr id="888381347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986435026" name="Picture"/>
+                                <pic:cNvPr id="888381347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59505034" name="Picture">
+                        <wp:docPr id="1114686006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59505034" name="Picture"/>
+                                <pic:cNvPr id="1114686006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661602842" name="Picture">
+                        <wp:docPr id="1624634868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661602842" name="Picture"/>
+                                <pic:cNvPr id="1624634868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919470269" name="Picture">
+                        <wp:docPr id="673570849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919470269" name="Picture"/>
+                                <pic:cNvPr id="673570849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242807699" name="Picture">
+                        <wp:docPr id="472146534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242807699" name="Picture"/>
+                                <pic:cNvPr id="472146534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726354981" name="Picture">
+                        <wp:docPr id="143502318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726354981" name="Picture"/>
+                                <pic:cNvPr id="143502318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112809605" name="Picture">
+                        <wp:docPr id="2130725713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112809605" name="Picture"/>
+                                <pic:cNvPr id="2130725713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671897568" name="Picture">
+                  <wp:docPr id="717811140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671897568" name="Picture"/>
+                          <pic:cNvPr id="717811140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25714774" name="Picture">
+                  <wp:docPr id="479451277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25714774" name="Picture"/>
+                          <pic:cNvPr id="479451277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622037402" name="Picture">
+                  <wp:docPr id="798020258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622037402" name="Picture"/>
+                          <pic:cNvPr id="798020258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518657310" name="Picture">
+                  <wp:docPr id="12497616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518657310" name="Picture"/>
+                          <pic:cNvPr id="12497616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147171032" name="Picture">
+                  <wp:docPr id="1956154184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147171032" name="Picture"/>
+                          <pic:cNvPr id="1956154184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857996297" name="Picture">
+                  <wp:docPr id="2037242289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857996297" name="Picture"/>
+                          <pic:cNvPr id="2037242289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542163739" name="Picture">
+                        <wp:docPr id="1744915990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542163739" name="Picture"/>
+                                <pic:cNvPr id="1744915990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204578550" name="Picture">
+                  <wp:docPr id="1078484271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204578550" name="Picture"/>
+                          <pic:cNvPr id="1078484271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875124142" name="Picture">
+                  <wp:docPr id="488887121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875124142" name="Picture"/>
+                          <pic:cNvPr id="488887121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867009893" name="Picture">
+                  <wp:docPr id="2142265117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867009893" name="Picture"/>
+                          <pic:cNvPr id="2142265117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116270117" name="Picture">
+                  <wp:docPr id="147843877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116270117" name="Picture"/>
+                          <pic:cNvPr id="147843877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161402094" name="Picture">
+                  <wp:docPr id="211073801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161402094" name="Picture"/>
+                          <pic:cNvPr id="211073801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801026109" name="Picture">
+                  <wp:docPr id="876396364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801026109" name="Picture"/>
+                          <pic:cNvPr id="876396364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407617629" name="Picture">
+                        <wp:docPr id="2096562216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407617629" name="Picture"/>
+                                <pic:cNvPr id="2096562216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032885035" name="Picture">
+                        <wp:docPr id="1502249230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032885035" name="Picture"/>
+                                <pic:cNvPr id="1502249230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067725691" name="Picture">
+                  <wp:docPr id="498613335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067725691" name="Picture"/>
+                          <pic:cNvPr id="498613335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083789907" name="Picture">
+                  <wp:docPr id="450619363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083789907" name="Picture"/>
+                          <pic:cNvPr id="450619363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677186042" name="Picture">
+                  <wp:docPr id="1408039394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677186042" name="Picture"/>
+                          <pic:cNvPr id="1408039394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682594969" name="Picture">
+                  <wp:docPr id="829514310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682594969" name="Picture"/>
+                          <pic:cNvPr id="829514310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338991839" name="Picture">
+                  <wp:docPr id="329072937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338991839" name="Picture"/>
+                          <pic:cNvPr id="329072937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943856419" name="Picture">
+                  <wp:docPr id="1290825484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943856419" name="Picture"/>
+                          <pic:cNvPr id="1290825484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976197362" name="Picture">
+                        <wp:docPr id="1269461884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976197362" name="Picture"/>
+                                <pic:cNvPr id="1269461884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303827351" name="Picture">
+                  <wp:docPr id="82701578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303827351" name="Picture"/>
+                          <pic:cNvPr id="82701578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698690693" name="Picture">
+                  <wp:docPr id="1593296462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698690693" name="Picture"/>
+                          <pic:cNvPr id="1593296462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041823628" name="Picture">
+                  <wp:docPr id="1817057036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041823628" name="Picture"/>
+                          <pic:cNvPr id="1817057036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575733183" name="Picture">
+                  <wp:docPr id="715857980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575733183" name="Picture"/>
+                          <pic:cNvPr id="715857980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484174361" name="Picture">
+                  <wp:docPr id="827698006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484174361" name="Picture"/>
+                          <pic:cNvPr id="827698006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068364268" name="Picture">
+                  <wp:docPr id="1763387517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068364268" name="Picture"/>
+                          <pic:cNvPr id="1763387517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183483052" name="Picture">
+                        <wp:docPr id="961768584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183483052" name="Picture"/>
+                                <pic:cNvPr id="961768584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885450694" name="Picture">
+                  <wp:docPr id="163312415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885450694" name="Picture"/>
+                          <pic:cNvPr id="163312415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210989341" name="Picture">
+                  <wp:docPr id="1024445330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210989341" name="Picture"/>
+                          <pic:cNvPr id="1024445330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495759089" name="Picture">
+                  <wp:docPr id="174290726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495759089" name="Picture"/>
+                          <pic:cNvPr id="174290726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571625008" name="Picture">
+                  <wp:docPr id="937151830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571625008" name="Picture"/>
+                          <pic:cNvPr id="937151830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881302142" name="Picture">
+                  <wp:docPr id="510272953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881302142" name="Picture"/>
+                          <pic:cNvPr id="510272953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999741307" name="Picture">
+                  <wp:docPr id="1015859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999741307" name="Picture"/>
+                          <pic:cNvPr id="1015859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340998775" name="Picture">
+                  <wp:docPr id="1325869670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340998775" name="Picture"/>
+                          <pic:cNvPr id="1325869670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523585694" name="Picture">
+                  <wp:docPr id="789041611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523585694" name="Picture"/>
+                          <pic:cNvPr id="789041611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113337107" name="Picture">
+                  <wp:docPr id="750519301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113337107" name="Picture"/>
+                          <pic:cNvPr id="750519301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>