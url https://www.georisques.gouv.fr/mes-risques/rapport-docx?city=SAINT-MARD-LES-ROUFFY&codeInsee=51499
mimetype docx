--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415859767" name="Picture">
+                  <wp:docPr id="821391365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415859767" name="Picture"/>
+                          <pic:cNvPr id="821391365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474926775" name="Picture">
+                  <wp:docPr id="389825415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474926775" name="Picture"/>
+                          <pic:cNvPr id="389825415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331009478" name="Picture">
+                        <wp:docPr id="2003541650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331009478" name="Picture"/>
+                                <pic:cNvPr id="2003541650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701026215" name="Picture">
+                  <wp:docPr id="1446213302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701026215" name="Picture"/>
+                          <pic:cNvPr id="1446213302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901120394" name="Picture">
+                  <wp:docPr id="1697977783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901120394" name="Picture"/>
+                          <pic:cNvPr id="1697977783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277084303" name="Picture">
+                  <wp:docPr id="1100856784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277084303" name="Picture"/>
+                          <pic:cNvPr id="1100856784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826325005" name="Picture">
+                  <wp:docPr id="596454501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826325005" name="Picture"/>
+                          <pic:cNvPr id="596454501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263422530" name="Picture">
+                  <wp:docPr id="1352714584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263422530" name="Picture"/>
+                          <pic:cNvPr id="1352714584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830126082" name="Picture">
+                        <wp:docPr id="424308672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830126082" name="Picture"/>
+                                <pic:cNvPr id="424308672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182945258" name="Picture">
+                        <wp:docPr id="328746843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182945258" name="Picture"/>
+                                <pic:cNvPr id="328746843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731392388" name="Picture">
+                        <wp:docPr id="2078819981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731392388" name="Picture"/>
+                                <pic:cNvPr id="2078819981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158159073" name="Picture">
+                        <wp:docPr id="895935189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158159073" name="Picture"/>
+                                <pic:cNvPr id="895935189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784165381" name="Picture">
+                        <wp:docPr id="1011309984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784165381" name="Picture"/>
+                                <pic:cNvPr id="1011309984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600944035" name="Picture">
+                        <wp:docPr id="271301948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600944035" name="Picture"/>
+                                <pic:cNvPr id="271301948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598820469" name="Picture">
+                        <wp:docPr id="219900318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598820469" name="Picture"/>
+                                <pic:cNvPr id="219900318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999371080" name="Picture">
+                        <wp:docPr id="2061373548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999371080" name="Picture"/>
+                                <pic:cNvPr id="2061373548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985665825" name="Picture">
+                        <wp:docPr id="1769634998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985665825" name="Picture"/>
+                                <pic:cNvPr id="1769634998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488506427" name="Picture">
+                        <wp:docPr id="1227380153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488506427" name="Picture"/>
+                                <pic:cNvPr id="1227380153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335515982" name="Picture">
+                        <wp:docPr id="27490657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335515982" name="Picture"/>
+                                <pic:cNvPr id="27490657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765542058" name="Picture">
+                        <wp:docPr id="117280191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765542058" name="Picture"/>
+                                <pic:cNvPr id="117280191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868267934" name="Picture">
+                        <wp:docPr id="1230481912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868267934" name="Picture"/>
+                                <pic:cNvPr id="1230481912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23963093" name="Picture">
+                        <wp:docPr id="2027026956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23963093" name="Picture"/>
+                                <pic:cNvPr id="2027026956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199857806" name="Picture">
+                        <wp:docPr id="219190683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199857806" name="Picture"/>
+                                <pic:cNvPr id="219190683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950233345" name="Picture">
+                  <wp:docPr id="966935454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950233345" name="Picture"/>
+                          <pic:cNvPr id="966935454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315732217" name="Picture">
+                  <wp:docPr id="543283725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315732217" name="Picture"/>
+                          <pic:cNvPr id="543283725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106779666" name="Picture">
+                  <wp:docPr id="759650716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106779666" name="Picture"/>
+                          <pic:cNvPr id="759650716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975444262" name="Picture">
+                  <wp:docPr id="2099973896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975444262" name="Picture"/>
+                          <pic:cNvPr id="2099973896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660535854" name="Picture">
+                  <wp:docPr id="81451592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660535854" name="Picture"/>
+                          <pic:cNvPr id="81451592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828436127" name="Picture">
+                  <wp:docPr id="2090108989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828436127" name="Picture"/>
+                          <pic:cNvPr id="2090108989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427359882" name="Picture">
+                        <wp:docPr id="1647714425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427359882" name="Picture"/>
+                                <pic:cNvPr id="1647714425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068230523" name="Picture">
+                  <wp:docPr id="1470520647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068230523" name="Picture"/>
+                          <pic:cNvPr id="1470520647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888521934" name="Picture">
+                  <wp:docPr id="1264761457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888521934" name="Picture"/>
+                          <pic:cNvPr id="1264761457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780998260" name="Picture">
+                  <wp:docPr id="402947724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780998260" name="Picture"/>
+                          <pic:cNvPr id="402947724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012000762" name="Picture">
+                  <wp:docPr id="1500194359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012000762" name="Picture"/>
+                          <pic:cNvPr id="1500194359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509004494" name="Picture">
+                  <wp:docPr id="893029838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509004494" name="Picture"/>
+                          <pic:cNvPr id="893029838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789238565" name="Picture">
+                  <wp:docPr id="1669921797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789238565" name="Picture"/>
+                          <pic:cNvPr id="1669921797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082394630" name="Picture">
+                        <wp:docPr id="1591351187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082394630" name="Picture"/>
+                                <pic:cNvPr id="1591351187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412238569" name="Picture">
+                  <wp:docPr id="1507036193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412238569" name="Picture"/>
+                          <pic:cNvPr id="1507036193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623772360" name="Picture">
+                  <wp:docPr id="935467737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623772360" name="Picture"/>
+                          <pic:cNvPr id="935467737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123666588" name="Picture">
+                  <wp:docPr id="2101390242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123666588" name="Picture"/>
+                          <pic:cNvPr id="2101390242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333908457" name="Picture">
+                  <wp:docPr id="533045049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333908457" name="Picture"/>
+                          <pic:cNvPr id="533045049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582383362" name="Picture">
+                  <wp:docPr id="1955409820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582383362" name="Picture"/>
+                          <pic:cNvPr id="1955409820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979466732" name="Picture">
+                  <wp:docPr id="1751716079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979466732" name="Picture"/>
+                          <pic:cNvPr id="1751716079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128290366" name="Picture">
+                        <wp:docPr id="1307959685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128290366" name="Picture"/>
+                                <pic:cNvPr id="1307959685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264753945" name="Picture">
+                  <wp:docPr id="432511756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264753945" name="Picture"/>
+                          <pic:cNvPr id="432511756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448273264" name="Picture">
+                  <wp:docPr id="1020718953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448273264" name="Picture"/>
+                          <pic:cNvPr id="1020718953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108507642" name="Picture">
+                  <wp:docPr id="1582160063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108507642" name="Picture"/>
+                          <pic:cNvPr id="1582160063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904253012" name="Picture">
+                  <wp:docPr id="1726097289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904253012" name="Picture"/>
+                          <pic:cNvPr id="1726097289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952302333" name="Picture">
+                  <wp:docPr id="1841574299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952302333" name="Picture"/>
+                          <pic:cNvPr id="1841574299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674108185" name="Picture">
+                  <wp:docPr id="1568445628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674108185" name="Picture"/>
+                          <pic:cNvPr id="1568445628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597530585" name="Picture">
+                  <wp:docPr id="1304004161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597530585" name="Picture"/>
+                          <pic:cNvPr id="1304004161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560315589" name="Picture">
+                  <wp:docPr id="1554057679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560315589" name="Picture"/>
+                          <pic:cNvPr id="1554057679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955362978" name="Picture">
+                  <wp:docPr id="431817689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955362978" name="Picture"/>
+                          <pic:cNvPr id="431817689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008085690" name="Picture">
+                        <wp:docPr id="1245396014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008085690" name="Picture"/>
+                                <pic:cNvPr id="1245396014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115799632" name="Picture">
+                  <wp:docPr id="996756859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115799632" name="Picture"/>
+                          <pic:cNvPr id="996756859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375813982" name="Picture">
+                  <wp:docPr id="1122246744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375813982" name="Picture"/>
+                          <pic:cNvPr id="1122246744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132365239" name="Picture">
+                  <wp:docPr id="799223160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132365239" name="Picture"/>
+                          <pic:cNvPr id="799223160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984458916" name="Picture">
+                  <wp:docPr id="1897288188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984458916" name="Picture"/>
+                          <pic:cNvPr id="1897288188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891437418" name="Picture">
+                  <wp:docPr id="843354408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891437418" name="Picture"/>
+                          <pic:cNvPr id="843354408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312931873" name="Picture">
+                  <wp:docPr id="1108333328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312931873" name="Picture"/>
+                          <pic:cNvPr id="1108333328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629678379" name="Picture">
+                        <wp:docPr id="1382851715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629678379" name="Picture"/>
+                                <pic:cNvPr id="1382851715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555904998" name="Picture">
+                  <wp:docPr id="1858566797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555904998" name="Picture"/>
+                          <pic:cNvPr id="1858566797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211207854" name="Picture">
+                  <wp:docPr id="484215162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211207854" name="Picture"/>
+                          <pic:cNvPr id="484215162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828415394" name="Picture">
+                  <wp:docPr id="1944747668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828415394" name="Picture"/>
+                          <pic:cNvPr id="1944747668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>