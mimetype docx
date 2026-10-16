--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667546596" name="Picture">
+                  <wp:docPr id="1198235558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667546596" name="Picture"/>
+                          <pic:cNvPr id="1198235558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192622705" name="Picture">
+                  <wp:docPr id="570226184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192622705" name="Picture"/>
+                          <pic:cNvPr id="570226184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370845362" name="Picture">
+                        <wp:docPr id="1139705869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370845362" name="Picture"/>
+                                <pic:cNvPr id="1139705869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442952359" name="Picture">
+                  <wp:docPr id="731113973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442952359" name="Picture"/>
+                          <pic:cNvPr id="731113973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668662168" name="Picture">
+                  <wp:docPr id="1073008627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668662168" name="Picture"/>
+                          <pic:cNvPr id="1073008627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340895466" name="Picture">
+                  <wp:docPr id="1274580338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340895466" name="Picture"/>
+                          <pic:cNvPr id="1274580338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117655011" name="Picture">
+                  <wp:docPr id="1910211519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117655011" name="Picture"/>
+                          <pic:cNvPr id="1910211519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004969100" name="Picture">
+                  <wp:docPr id="1102104376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004969100" name="Picture"/>
+                          <pic:cNvPr id="1102104376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574046914" name="Picture">
+                        <wp:docPr id="1201137565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574046914" name="Picture"/>
+                                <pic:cNvPr id="1201137565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532365587" name="Picture">
+                        <wp:docPr id="458770344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532365587" name="Picture"/>
+                                <pic:cNvPr id="458770344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51369642" name="Picture">
+                        <wp:docPr id="640243938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51369642" name="Picture"/>
+                                <pic:cNvPr id="640243938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233822861" name="Picture">
+                        <wp:docPr id="610169112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233822861" name="Picture"/>
+                                <pic:cNvPr id="610169112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343179216" name="Picture">
+                        <wp:docPr id="1527557250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343179216" name="Picture"/>
+                                <pic:cNvPr id="1527557250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204949277" name="Picture">
+                        <wp:docPr id="1650670340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204949277" name="Picture"/>
+                                <pic:cNvPr id="1650670340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813277232" name="Picture">
+                        <wp:docPr id="752074335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813277232" name="Picture"/>
+                                <pic:cNvPr id="752074335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097362858" name="Picture">
+                        <wp:docPr id="1506950793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097362858" name="Picture"/>
+                                <pic:cNvPr id="1506950793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39737031" name="Picture">
+                        <wp:docPr id="1882814402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39737031" name="Picture"/>
+                                <pic:cNvPr id="1882814402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957899990" name="Picture">
+                        <wp:docPr id="1741864869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957899990" name="Picture"/>
+                                <pic:cNvPr id="1741864869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450044590" name="Picture">
+                        <wp:docPr id="1288092073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450044590" name="Picture"/>
+                                <pic:cNvPr id="1288092073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378383526" name="Picture">
+                        <wp:docPr id="1075375258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378383526" name="Picture"/>
+                                <pic:cNvPr id="1075375258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658072411" name="Picture">
+                        <wp:docPr id="1817003273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658072411" name="Picture"/>
+                                <pic:cNvPr id="1817003273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268349283" name="Picture">
+                        <wp:docPr id="1675785498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268349283" name="Picture"/>
+                                <pic:cNvPr id="1675785498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146817343" name="Picture">
+                        <wp:docPr id="537677113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146817343" name="Picture"/>
+                                <pic:cNvPr id="537677113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747199127" name="Picture">
+                  <wp:docPr id="993694142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747199127" name="Picture"/>
+                          <pic:cNvPr id="993694142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405605771" name="Picture">
+                  <wp:docPr id="1630420337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405605771" name="Picture"/>
+                          <pic:cNvPr id="1630420337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13309207" name="Picture">
+                  <wp:docPr id="2017064890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13309207" name="Picture"/>
+                          <pic:cNvPr id="2017064890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679229918" name="Picture">
+                  <wp:docPr id="727695598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679229918" name="Picture"/>
+                          <pic:cNvPr id="727695598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552841940" name="Picture">
+                  <wp:docPr id="591378881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552841940" name="Picture"/>
+                          <pic:cNvPr id="591378881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708809563" name="Picture">
+                  <wp:docPr id="16909817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708809563" name="Picture"/>
+                          <pic:cNvPr id="16909817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431862344" name="Picture">
+                        <wp:docPr id="613739493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431862344" name="Picture"/>
+                                <pic:cNvPr id="613739493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601477455" name="Picture">
+                  <wp:docPr id="1380347592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601477455" name="Picture"/>
+                          <pic:cNvPr id="1380347592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603086404" name="Picture">
+                  <wp:docPr id="703384280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603086404" name="Picture"/>
+                          <pic:cNvPr id="703384280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903793742" name="Picture">
+                  <wp:docPr id="707057603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903793742" name="Picture"/>
+                          <pic:cNvPr id="707057603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585155352" name="Picture">
+                  <wp:docPr id="1169862911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585155352" name="Picture"/>
+                          <pic:cNvPr id="1169862911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965647476" name="Picture">
+                  <wp:docPr id="1627326166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965647476" name="Picture"/>
+                          <pic:cNvPr id="1627326166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096550799" name="Picture">
+                  <wp:docPr id="1260040995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096550799" name="Picture"/>
+                          <pic:cNvPr id="1260040995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680384503" name="Picture">
+                        <wp:docPr id="1964737911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680384503" name="Picture"/>
+                                <pic:cNvPr id="1964737911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068188563" name="Picture">
+                        <wp:docPr id="1807788016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068188563" name="Picture"/>
+                                <pic:cNvPr id="1807788016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426010277" name="Picture">
+                  <wp:docPr id="1482080973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426010277" name="Picture"/>
+                          <pic:cNvPr id="1482080973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092308929" name="Picture">
+                  <wp:docPr id="919015696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092308929" name="Picture"/>
+                          <pic:cNvPr id="919015696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099740480" name="Picture">
+                  <wp:docPr id="967821245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099740480" name="Picture"/>
+                          <pic:cNvPr id="967821245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187121794" name="Picture">
+                  <wp:docPr id="760462145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187121794" name="Picture"/>
+                          <pic:cNvPr id="760462145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362972398" name="Picture">
+                  <wp:docPr id="1632434198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362972398" name="Picture"/>
+                          <pic:cNvPr id="1632434198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621231243" name="Picture">
+                  <wp:docPr id="1279711432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621231243" name="Picture"/>
+                          <pic:cNvPr id="1279711432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30748,57 +30748,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105892668" name="Picture">
+                        <wp:docPr id="122660578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105892668" name="Picture"/>
+                                <pic:cNvPr id="122660578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32626,57 +32626,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113425902" name="Picture">
+                  <wp:docPr id="179093997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113425902" name="Picture"/>
+                          <pic:cNvPr id="179093997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32715,57 +32715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564061612" name="Picture">
+                  <wp:docPr id="1728208001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564061612" name="Picture"/>
+                          <pic:cNvPr id="1728208001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573976848" name="Picture">
+                  <wp:docPr id="1713295640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573976848" name="Picture"/>
+                          <pic:cNvPr id="1713295640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34456,57 +34456,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718456865" name="Picture">
+                  <wp:docPr id="913610684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718456865" name="Picture"/>
+                          <pic:cNvPr id="913610684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390913567" name="Picture">
+                  <wp:docPr id="9947200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390913567" name="Picture"/>
+                          <pic:cNvPr id="9947200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351640746" name="Picture">
+                  <wp:docPr id="1650689894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351640746" name="Picture"/>
+                          <pic:cNvPr id="1650689894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37214,57 +37214,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834445105" name="Picture">
+                        <wp:docPr id="707819778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834445105" name="Picture"/>
+                                <pic:cNvPr id="707819778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39583,57 +39583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745374140" name="Picture">
+                  <wp:docPr id="1286808115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745374140" name="Picture"/>
+                          <pic:cNvPr id="1286808115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39672,57 +39672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888147765" name="Picture">
+                  <wp:docPr id="1867057482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888147765" name="Picture"/>
+                          <pic:cNvPr id="1867057482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40316,57 +40316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633700749" name="Picture">
+                  <wp:docPr id="1176012232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633700749" name="Picture"/>
+                          <pic:cNvPr id="1176012232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41314,57 +41314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944743685" name="Picture">
+                  <wp:docPr id="1706104043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944743685" name="Picture"/>
+                          <pic:cNvPr id="1706104043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41417,57 +41417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531449001" name="Picture">
+                  <wp:docPr id="514881612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531449001" name="Picture"/>
+                          <pic:cNvPr id="514881612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42794,57 +42794,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696434556" name="Picture">
+                  <wp:docPr id="1540221838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696434556" name="Picture"/>
+                          <pic:cNvPr id="1540221838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43937,57 +43937,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701628777" name="Picture">
+                        <wp:docPr id="1802086539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701628777" name="Picture"/>
+                                <pic:cNvPr id="1802086539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45208,57 +45208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883084946" name="Picture">
+                  <wp:docPr id="1786181362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883084946" name="Picture"/>
+                          <pic:cNvPr id="1786181362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45288,57 +45288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662357778" name="Picture">
+                  <wp:docPr id="1102209999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662357778" name="Picture"/>
+                          <pic:cNvPr id="1102209999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45767,57 +45767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298262993" name="Picture">
+                  <wp:docPr id="316629384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298262993" name="Picture"/>
+                          <pic:cNvPr id="316629384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47362,57 +47362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14755426" name="Picture">
+                  <wp:docPr id="1852050968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14755426" name="Picture"/>
+                          <pic:cNvPr id="1852050968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47433,57 +47433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909596987" name="Picture">
+                  <wp:docPr id="1008378880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909596987" name="Picture"/>
+                          <pic:cNvPr id="1008378880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47847,57 +47847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858743219" name="Picture">
+                  <wp:docPr id="1436569898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858743219" name="Picture"/>
+                          <pic:cNvPr id="1436569898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>