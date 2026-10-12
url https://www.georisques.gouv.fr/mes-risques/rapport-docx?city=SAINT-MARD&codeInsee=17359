--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495175984" name="Picture">
+                  <wp:docPr id="1590453377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495175984" name="Picture"/>
+                          <pic:cNvPr id="1590453377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181687422" name="Picture">
+                  <wp:docPr id="1004958889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181687422" name="Picture"/>
+                          <pic:cNvPr id="1004958889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768664190" name="Picture">
+                        <wp:docPr id="2114691950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768664190" name="Picture"/>
+                                <pic:cNvPr id="2114691950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225643168" name="Picture">
+                  <wp:docPr id="1417146397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225643168" name="Picture"/>
+                          <pic:cNvPr id="1417146397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473745880" name="Picture">
+                  <wp:docPr id="1948181315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473745880" name="Picture"/>
+                          <pic:cNvPr id="1948181315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776569520" name="Picture">
+                  <wp:docPr id="1950921907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776569520" name="Picture"/>
+                          <pic:cNvPr id="1950921907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102164012" name="Picture">
+                  <wp:docPr id="1307564593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102164012" name="Picture"/>
+                          <pic:cNvPr id="1307564593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011176025" name="Picture">
+                  <wp:docPr id="1212952137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011176025" name="Picture"/>
+                          <pic:cNvPr id="1212952137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714132993" name="Picture">
+                        <wp:docPr id="1699956830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714132993" name="Picture"/>
+                                <pic:cNvPr id="1699956830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917581630" name="Picture">
+                        <wp:docPr id="525522148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917581630" name="Picture"/>
+                                <pic:cNvPr id="525522148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799923092" name="Picture">
+                        <wp:docPr id="1026729231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799923092" name="Picture"/>
+                                <pic:cNvPr id="1026729231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976184979" name="Picture">
+                        <wp:docPr id="1311854234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976184979" name="Picture"/>
+                                <pic:cNvPr id="1311854234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910939741" name="Picture">
+                        <wp:docPr id="571822568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910939741" name="Picture"/>
+                                <pic:cNvPr id="571822568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767740986" name="Picture">
+                        <wp:docPr id="913737671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767740986" name="Picture"/>
+                                <pic:cNvPr id="913737671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267409955" name="Picture">
+                        <wp:docPr id="794114307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267409955" name="Picture"/>
+                                <pic:cNvPr id="794114307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719615804" name="Picture">
+                        <wp:docPr id="1940277168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719615804" name="Picture"/>
+                                <pic:cNvPr id="1940277168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984795603" name="Picture">
+                        <wp:docPr id="109396137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984795603" name="Picture"/>
+                                <pic:cNvPr id="109396137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747972668" name="Picture">
+                        <wp:docPr id="342874636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747972668" name="Picture"/>
+                                <pic:cNvPr id="342874636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782893352" name="Picture">
+                        <wp:docPr id="1684614807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782893352" name="Picture"/>
+                                <pic:cNvPr id="1684614807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373104464" name="Picture">
+                        <wp:docPr id="857904142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373104464" name="Picture"/>
+                                <pic:cNvPr id="857904142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625876130" name="Picture">
+                  <wp:docPr id="1176900220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625876130" name="Picture"/>
+                          <pic:cNvPr id="1176900220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287507382" name="Picture">
+                  <wp:docPr id="1396815999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287507382" name="Picture"/>
+                          <pic:cNvPr id="1396815999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007535118" name="Picture">
+                  <wp:docPr id="1792798385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007535118" name="Picture"/>
+                          <pic:cNvPr id="1792798385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074049648" name="Picture">
+                  <wp:docPr id="1280468365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074049648" name="Picture"/>
+                          <pic:cNvPr id="1280468365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437082133" name="Picture">
+                  <wp:docPr id="1598270657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437082133" name="Picture"/>
+                          <pic:cNvPr id="1598270657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15289,57 +15289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652922571" name="Picture">
+                  <wp:docPr id="612724762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652922571" name="Picture"/>
+                          <pic:cNvPr id="612724762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16414,57 +16414,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050899923" name="Picture">
+                        <wp:docPr id="791451568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050899923" name="Picture"/>
+                                <pic:cNvPr id="791451568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17317,57 +17317,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713708635" name="Picture">
+                        <wp:docPr id="1589917494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713708635" name="Picture"/>
+                                <pic:cNvPr id="1589917494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18925,57 +18925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028443455" name="Picture">
+                  <wp:docPr id="988795559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028443455" name="Picture"/>
+                          <pic:cNvPr id="988795559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19014,57 +19014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472215392" name="Picture">
+                  <wp:docPr id="2106359628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472215392" name="Picture"/>
+                          <pic:cNvPr id="2106359628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19658,57 +19658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693833267" name="Picture">
+                  <wp:docPr id="42900044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693833267" name="Picture"/>
+                          <pic:cNvPr id="42900044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20656,57 +20656,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757487009" name="Picture">
+                  <wp:docPr id="1988692173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757487009" name="Picture"/>
+                          <pic:cNvPr id="1988692173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20759,57 +20759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614673209" name="Picture">
+                  <wp:docPr id="705550504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614673209" name="Picture"/>
+                          <pic:cNvPr id="705550504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22140,57 +22140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101555580" name="Picture">
+                  <wp:docPr id="963057810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101555580" name="Picture"/>
+                          <pic:cNvPr id="963057810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23302,57 +23302,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995634453" name="Picture">
+                        <wp:docPr id="811874652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995634453" name="Picture"/>
+                                <pic:cNvPr id="811874652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24277,57 +24277,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561648746" name="Picture">
+                        <wp:docPr id="522684483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561648746" name="Picture"/>
+                                <pic:cNvPr id="522684483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25666,57 +25666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660496472" name="Picture">
+                  <wp:docPr id="236518434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660496472" name="Picture"/>
+                          <pic:cNvPr id="236518434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25755,57 +25755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460887344" name="Picture">
+                  <wp:docPr id="259874303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460887344" name="Picture"/>
+                          <pic:cNvPr id="259874303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26399,57 +26399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121030255" name="Picture">
+                  <wp:docPr id="1437375843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121030255" name="Picture"/>
+                          <pic:cNvPr id="1437375843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27397,57 +27397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946584491" name="Picture">
+                  <wp:docPr id="1317289248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946584491" name="Picture"/>
+                          <pic:cNvPr id="1317289248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27500,57 +27500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450748777" name="Picture">
+                  <wp:docPr id="633738071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450748777" name="Picture"/>
+                          <pic:cNvPr id="633738071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28877,57 +28877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234860449" name="Picture">
+                  <wp:docPr id="2047371288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234860449" name="Picture"/>
+                          <pic:cNvPr id="2047371288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30020,57 +30020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759364261" name="Picture">
+                        <wp:docPr id="238619098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759364261" name="Picture"/>
+                                <pic:cNvPr id="238619098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31388,57 +31388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904231040" name="Picture">
+                  <wp:docPr id="1176776797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904231040" name="Picture"/>
+                          <pic:cNvPr id="1176776797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31477,57 +31477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264776523" name="Picture">
+                  <wp:docPr id="1414810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264776523" name="Picture"/>
+                          <pic:cNvPr id="1414810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32109,57 +32109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416845355" name="Picture">
+                  <wp:docPr id="1885899685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416845355" name="Picture"/>
+                          <pic:cNvPr id="1885899685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33053,57 +33053,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103070996" name="Picture">
+                  <wp:docPr id="919201117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103070996" name="Picture"/>
+                          <pic:cNvPr id="919201117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33165,57 +33165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290684984" name="Picture">
+                  <wp:docPr id="2003814480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290684984" name="Picture"/>
+                          <pic:cNvPr id="2003814480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34824,57 +34824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235110690" name="Picture">
+                  <wp:docPr id="52971163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235110690" name="Picture"/>
+                          <pic:cNvPr id="52971163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36003,57 +36003,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829637678" name="Picture">
+                  <wp:docPr id="1190097282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829637678" name="Picture"/>
+                          <pic:cNvPr id="1190097282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36083,57 +36083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387289367" name="Picture">
+                  <wp:docPr id="722886929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387289367" name="Picture"/>
+                          <pic:cNvPr id="722886929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36571,57 +36571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507995675" name="Picture">
+                  <wp:docPr id="1940723164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507995675" name="Picture"/>
+                          <pic:cNvPr id="1940723164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>