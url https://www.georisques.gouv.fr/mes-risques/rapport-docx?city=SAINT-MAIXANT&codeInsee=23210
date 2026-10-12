--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153285252" name="Picture">
+                  <wp:docPr id="201287093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153285252" name="Picture"/>
+                          <pic:cNvPr id="201287093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908952944" name="Picture">
+                  <wp:docPr id="493764567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908952944" name="Picture"/>
+                          <pic:cNvPr id="493764567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321046218" name="Picture">
+                        <wp:docPr id="1626451460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321046218" name="Picture"/>
+                                <pic:cNvPr id="1626451460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662111071" name="Picture">
+                  <wp:docPr id="239944199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662111071" name="Picture"/>
+                          <pic:cNvPr id="239944199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61994751" name="Picture">
+                  <wp:docPr id="1273120637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61994751" name="Picture"/>
+                          <pic:cNvPr id="1273120637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774109373" name="Picture">
+                  <wp:docPr id="335742314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774109373" name="Picture"/>
+                          <pic:cNvPr id="335742314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523339664" name="Picture">
+                  <wp:docPr id="1017777569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523339664" name="Picture"/>
+                          <pic:cNvPr id="1017777569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227417911" name="Picture">
+                  <wp:docPr id="2109060452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227417911" name="Picture"/>
+                          <pic:cNvPr id="2109060452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793829371" name="Picture">
+                        <wp:docPr id="1208476586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793829371" name="Picture"/>
+                                <pic:cNvPr id="1208476586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737698967" name="Picture">
+                        <wp:docPr id="1315561769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737698967" name="Picture"/>
+                                <pic:cNvPr id="1315561769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002328738" name="Picture">
+                        <wp:docPr id="2146071562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002328738" name="Picture"/>
+                                <pic:cNvPr id="2146071562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002277649" name="Picture">
+                        <wp:docPr id="617681192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002277649" name="Picture"/>
+                                <pic:cNvPr id="617681192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282569243" name="Picture">
+                        <wp:docPr id="374703867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282569243" name="Picture"/>
+                                <pic:cNvPr id="374703867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048171713" name="Picture">
+                        <wp:docPr id="1106927635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048171713" name="Picture"/>
+                                <pic:cNvPr id="1106927635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734639276" name="Picture">
+                        <wp:docPr id="263475066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734639276" name="Picture"/>
+                                <pic:cNvPr id="263475066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592736254" name="Picture">
+                        <wp:docPr id="1203040810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592736254" name="Picture"/>
+                                <pic:cNvPr id="1203040810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896518904" name="Picture">
+                        <wp:docPr id="2137385478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896518904" name="Picture"/>
+                                <pic:cNvPr id="2137385478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421194482" name="Picture">
+                        <wp:docPr id="1722516814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421194482" name="Picture"/>
+                                <pic:cNvPr id="1722516814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868246847" name="Picture">
+                        <wp:docPr id="717198963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868246847" name="Picture"/>
+                                <pic:cNvPr id="717198963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008644953" name="Picture">
+                        <wp:docPr id="1987310062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008644953" name="Picture"/>
+                                <pic:cNvPr id="1987310062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334365755" name="Picture">
+                        <wp:docPr id="740047453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334365755" name="Picture"/>
+                                <pic:cNvPr id="740047453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004221901" name="Picture">
+                        <wp:docPr id="256923610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004221901" name="Picture"/>
+                                <pic:cNvPr id="256923610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2052230287" name="Picture">
+                        <wp:docPr id="1325733554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2052230287" name="Picture"/>
+                                <pic:cNvPr id="1325733554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648814078" name="Picture">
+                        <wp:docPr id="1402329459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648814078" name="Picture"/>
+                                <pic:cNvPr id="1402329459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175386536" name="Picture">
+                        <wp:docPr id="492266340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175386536" name="Picture"/>
+                                <pic:cNvPr id="492266340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631032589" name="Picture">
+                        <wp:docPr id="728546826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631032589" name="Picture"/>
+                                <pic:cNvPr id="728546826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295805371" name="Picture">
+                  <wp:docPr id="1275954621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295805371" name="Picture"/>
+                          <pic:cNvPr id="1275954621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263546947" name="Picture">
+                  <wp:docPr id="259163657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263546947" name="Picture"/>
+                          <pic:cNvPr id="259163657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952199113" name="Picture">
+                  <wp:docPr id="1174721031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952199113" name="Picture"/>
+                          <pic:cNvPr id="1174721031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647634388" name="Picture">
+                  <wp:docPr id="1877185483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647634388" name="Picture"/>
+                          <pic:cNvPr id="1877185483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915122778" name="Picture">
+                  <wp:docPr id="2049765152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915122778" name="Picture"/>
+                          <pic:cNvPr id="2049765152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826050259" name="Picture">
+                  <wp:docPr id="1769691051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826050259" name="Picture"/>
+                          <pic:cNvPr id="1769691051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641992032" name="Picture">
+                        <wp:docPr id="411299725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641992032" name="Picture"/>
+                                <pic:cNvPr id="411299725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195924312" name="Picture">
+                  <wp:docPr id="88440136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195924312" name="Picture"/>
+                          <pic:cNvPr id="88440136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490082939" name="Picture">
+                  <wp:docPr id="94549206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490082939" name="Picture"/>
+                          <pic:cNvPr id="94549206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176454514" name="Picture">
+                  <wp:docPr id="47897704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176454514" name="Picture"/>
+                          <pic:cNvPr id="47897704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140841513" name="Picture">
+                  <wp:docPr id="1105294007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140841513" name="Picture"/>
+                          <pic:cNvPr id="1105294007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312448062" name="Picture">
+                  <wp:docPr id="215521213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312448062" name="Picture"/>
+                          <pic:cNvPr id="215521213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021293440" name="Picture">
+                  <wp:docPr id="1272969509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021293440" name="Picture"/>
+                          <pic:cNvPr id="1272969509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321079835" name="Picture">
+                        <wp:docPr id="488263847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321079835" name="Picture"/>
+                                <pic:cNvPr id="488263847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344906199" name="Picture">
+                        <wp:docPr id="38017432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344906199" name="Picture"/>
+                                <pic:cNvPr id="38017432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498630235" name="Picture">
+                  <wp:docPr id="1293221407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498630235" name="Picture"/>
+                          <pic:cNvPr id="1293221407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784085533" name="Picture">
+                  <wp:docPr id="1794682956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784085533" name="Picture"/>
+                          <pic:cNvPr id="1794682956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605922272" name="Picture">
+                  <wp:docPr id="367542208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605922272" name="Picture"/>
+                          <pic:cNvPr id="367542208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50088672" name="Picture">
+                  <wp:docPr id="47985983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50088672" name="Picture"/>
+                          <pic:cNvPr id="47985983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152476007" name="Picture">
+                  <wp:docPr id="2127917151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152476007" name="Picture"/>
+                          <pic:cNvPr id="2127917151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025522586" name="Picture">
+                  <wp:docPr id="1262205289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025522586" name="Picture"/>
+                          <pic:cNvPr id="1262205289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637713684" name="Picture">
+                        <wp:docPr id="1594040805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637713684" name="Picture"/>
+                                <pic:cNvPr id="1594040805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566415958" name="Picture">
+                  <wp:docPr id="1231367069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566415958" name="Picture"/>
+                          <pic:cNvPr id="1231367069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28075810" name="Picture">
+                  <wp:docPr id="486003407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28075810" name="Picture"/>
+                          <pic:cNvPr id="486003407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779470693" name="Picture">
+                  <wp:docPr id="308510748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779470693" name="Picture"/>
+                          <pic:cNvPr id="308510748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103156898" name="Picture">
+                  <wp:docPr id="13782006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103156898" name="Picture"/>
+                          <pic:cNvPr id="13782006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486063727" name="Picture">
+                  <wp:docPr id="1370030018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486063727" name="Picture"/>
+                          <pic:cNvPr id="1370030018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917545019" name="Picture">
+                  <wp:docPr id="762056136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917545019" name="Picture"/>
+                          <pic:cNvPr id="762056136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888118837" name="Picture">
+                        <wp:docPr id="1399839280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888118837" name="Picture"/>
+                                <pic:cNvPr id="1399839280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492576801" name="Picture">
+                  <wp:docPr id="513839064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492576801" name="Picture"/>
+                          <pic:cNvPr id="513839064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365829467" name="Picture">
+                  <wp:docPr id="1079561125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365829467" name="Picture"/>
+                          <pic:cNvPr id="1079561125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584784907" name="Picture">
+                  <wp:docPr id="1590802759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584784907" name="Picture"/>
+                          <pic:cNvPr id="1590802759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032525382" name="Picture">
+                  <wp:docPr id="1566157272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032525382" name="Picture"/>
+                          <pic:cNvPr id="1566157272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088230902" name="Picture">
+                  <wp:docPr id="363740073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088230902" name="Picture"/>
+                          <pic:cNvPr id="363740073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248450399" name="Picture">
+                  <wp:docPr id="1159615616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248450399" name="Picture"/>
+                          <pic:cNvPr id="1159615616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42643,57 +42643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327271990" name="Picture">
+                  <wp:docPr id="1850893146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327271990" name="Picture"/>
+                          <pic:cNvPr id="1850893146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42732,57 +42732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457119857" name="Picture">
+                  <wp:docPr id="1884016806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457119857" name="Picture"/>
+                          <pic:cNvPr id="1884016806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43376,57 +43376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376654554" name="Picture">
+                  <wp:docPr id="1204166779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376654554" name="Picture"/>
+                          <pic:cNvPr id="1204166779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44434,57 +44434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703149936" name="Picture">
+                  <wp:docPr id="153467542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703149936" name="Picture"/>
+                          <pic:cNvPr id="153467542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46709,57 +46709,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574478033" name="Picture">
+                        <wp:docPr id="271279724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574478033" name="Picture"/>
+                                <pic:cNvPr id="271279724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48004,57 +48004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744292967" name="Picture">
+                  <wp:docPr id="880709621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744292967" name="Picture"/>
+                          <pic:cNvPr id="880709621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48075,57 +48075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651997598" name="Picture">
+                  <wp:docPr id="903318585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651997598" name="Picture"/>
+                          <pic:cNvPr id="903318585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48489,57 +48489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726227869" name="Picture">
+                  <wp:docPr id="1725151674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726227869" name="Picture"/>
+                          <pic:cNvPr id="1725151674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>