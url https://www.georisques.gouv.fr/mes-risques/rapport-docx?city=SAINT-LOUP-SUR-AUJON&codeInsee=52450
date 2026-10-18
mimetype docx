--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613627628" name="Picture">
+                  <wp:docPr id="94741270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613627628" name="Picture"/>
+                          <pic:cNvPr id="94741270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861526176" name="Picture">
+                  <wp:docPr id="1433546817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861526176" name="Picture"/>
+                          <pic:cNvPr id="1433546817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877290887" name="Picture">
+                        <wp:docPr id="1643528033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877290887" name="Picture"/>
+                                <pic:cNvPr id="1643528033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11298681" name="Picture">
+                  <wp:docPr id="841438788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11298681" name="Picture"/>
+                          <pic:cNvPr id="841438788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996964222" name="Picture">
+                  <wp:docPr id="1467047683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996964222" name="Picture"/>
+                          <pic:cNvPr id="1467047683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629849688" name="Picture">
+                  <wp:docPr id="1181984779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629849688" name="Picture"/>
+                          <pic:cNvPr id="1181984779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881709397" name="Picture">
+                  <wp:docPr id="1741593980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881709397" name="Picture"/>
+                          <pic:cNvPr id="1741593980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573568318" name="Picture">
+                  <wp:docPr id="534788484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573568318" name="Picture"/>
+                          <pic:cNvPr id="534788484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173143604" name="Picture">
+                        <wp:docPr id="16903201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173143604" name="Picture"/>
+                                <pic:cNvPr id="16903201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802069166" name="Picture">
+                        <wp:docPr id="1880372844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802069166" name="Picture"/>
+                                <pic:cNvPr id="1880372844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231253490" name="Picture">
+                        <wp:docPr id="1863289220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231253490" name="Picture"/>
+                                <pic:cNvPr id="1863289220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102650458" name="Picture">
+                        <wp:docPr id="1580534283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102650458" name="Picture"/>
+                                <pic:cNvPr id="1580534283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960504991" name="Picture">
+                        <wp:docPr id="1102698792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960504991" name="Picture"/>
+                                <pic:cNvPr id="1102698792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365118125" name="Picture">
+                        <wp:docPr id="1962197076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365118125" name="Picture"/>
+                                <pic:cNvPr id="1962197076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802995163" name="Picture">
+                        <wp:docPr id="1531734973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802995163" name="Picture"/>
+                                <pic:cNvPr id="1531734973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431405302" name="Picture">
+                        <wp:docPr id="792321050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431405302" name="Picture"/>
+                                <pic:cNvPr id="792321050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595854139" name="Picture">
+                        <wp:docPr id="591602478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595854139" name="Picture"/>
+                                <pic:cNvPr id="591602478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230538938" name="Picture">
+                        <wp:docPr id="32941332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230538938" name="Picture"/>
+                                <pic:cNvPr id="32941332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2545430" name="Picture">
+                        <wp:docPr id="1923790683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2545430" name="Picture"/>
+                                <pic:cNvPr id="1923790683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122005073" name="Picture">
+                        <wp:docPr id="2079029516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122005073" name="Picture"/>
+                                <pic:cNvPr id="2079029516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11258,51 +11258,51 @@
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="28"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 Risque technologique identifié : </w:t>
+                    <w:t xml:space="preserve">2 Risques technologiques identifiés : </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="140"/>
         </w:trPr>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195365212" name="Picture">
+                        <wp:docPr id="87756620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195365212" name="Picture"/>
+                                <pic:cNvPr id="87756620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115485970" name="Picture">
+                        <wp:docPr id="1246371524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115485970" name="Picture"/>
+                                <pic:cNvPr id="1246371524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782801325" name="Picture">
+                        <wp:docPr id="2123053640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782801325" name="Picture"/>
+                                <pic:cNvPr id="2123053640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12707,51 +12707,1460 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="6520"/>
+          <w:trHeight w:hRule="exact" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="800"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="780"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="3860"/>
+              <w:gridCol w:w="2520"/>
+              <w:gridCol w:w="300"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="1980"/>
+              <w:gridCol w:w="340"/>
+              <w:gridCol w:w="60"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="495300" cy="495300"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="513973949" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="513973949" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_1.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="2564" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="495300" cy="495300"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="16"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">sur ma commune :</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="280"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">POLLUTION DES SOLS</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1901739988" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1901739988" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="180"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="1511300" cy="165100"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="194999755" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="194999755" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="57983" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1511300" cy="165100"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="5520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -13287,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328589156" name="Picture">
+                  <wp:docPr id="800803037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328589156" name="Picture"/>
+                          <pic:cNvPr id="800803037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829659618" name="Picture">
+                  <wp:docPr id="319862055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829659618" name="Picture"/>
+                          <pic:cNvPr id="319862055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966226908" name="Picture">
+                  <wp:docPr id="813275949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966226908" name="Picture"/>
+                          <pic:cNvPr id="813275949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232037119" name="Picture">
+                  <wp:docPr id="1472658472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232037119" name="Picture"/>
+                          <pic:cNvPr id="1472658472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010363092" name="Picture">
+                  <wp:docPr id="495568136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010363092" name="Picture"/>
+                          <pic:cNvPr id="495568136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160046697" name="Picture">
+                  <wp:docPr id="1177376589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160046697" name="Picture"/>
+                          <pic:cNvPr id="1177376589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315276962" name="Picture">
+                        <wp:docPr id="340528483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315276962" name="Picture"/>
+                                <pic:cNvPr id="340528483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593444657" name="Picture">
+                  <wp:docPr id="1706442683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593444657" name="Picture"/>
+                          <pic:cNvPr id="1706442683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090472310" name="Picture">
+                  <wp:docPr id="1258974049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090472310" name="Picture"/>
+                          <pic:cNvPr id="1258974049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117952613" name="Picture">
+                  <wp:docPr id="1071206518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117952613" name="Picture"/>
+                          <pic:cNvPr id="1071206518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908029057" name="Picture">
+                  <wp:docPr id="79152592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908029057" name="Picture"/>
+                          <pic:cNvPr id="79152592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813077298" name="Picture">
+                  <wp:docPr id="428164093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813077298" name="Picture"/>
+                          <pic:cNvPr id="428164093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737855015" name="Picture">
+                  <wp:docPr id="1513837121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737855015" name="Picture"/>
+                          <pic:cNvPr id="1513837121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32495424" name="Picture">
+                        <wp:docPr id="1901652501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32495424" name="Picture"/>
+                                <pic:cNvPr id="1901652501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086269604" name="Picture">
+                  <wp:docPr id="1903236901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086269604" name="Picture"/>
+                          <pic:cNvPr id="1903236901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005049708" name="Picture">
+                  <wp:docPr id="2056927448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005049708" name="Picture"/>
+                          <pic:cNvPr id="2056927448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158778083" name="Picture">
+                  <wp:docPr id="2074753083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158778083" name="Picture"/>
+                          <pic:cNvPr id="2074753083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206858999" name="Picture">
+                  <wp:docPr id="1526851114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206858999" name="Picture"/>
+                          <pic:cNvPr id="1526851114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424525304" name="Picture">
+                  <wp:docPr id="1694977819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424525304" name="Picture"/>
+                          <pic:cNvPr id="1694977819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355072828" name="Picture">
+                  <wp:docPr id="491052279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355072828" name="Picture"/>
+                          <pic:cNvPr id="491052279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431072672" name="Picture">
+                        <wp:docPr id="1463740327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431072672" name="Picture"/>
+                                <pic:cNvPr id="1463740327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865051791" name="Picture">
+                  <wp:docPr id="1822833363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865051791" name="Picture"/>
+                          <pic:cNvPr id="1822833363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527377107" name="Picture">
+                  <wp:docPr id="253710907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527377107" name="Picture"/>
+                          <pic:cNvPr id="253710907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283976111" name="Picture">
+                  <wp:docPr id="1790517437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283976111" name="Picture"/>
+                          <pic:cNvPr id="1790517437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625972720" name="Picture">
+                  <wp:docPr id="1549282050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625972720" name="Picture"/>
+                          <pic:cNvPr id="1549282050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348524271" name="Picture">
+                  <wp:docPr id="705871554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348524271" name="Picture"/>
+                          <pic:cNvPr id="705871554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095557150" name="Picture">
+                  <wp:docPr id="1978173073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095557150" name="Picture"/>
+                          <pic:cNvPr id="1978173073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783757254" name="Picture">
+                        <wp:docPr id="855529484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783757254" name="Picture"/>
+                                <pic:cNvPr id="855529484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866585940" name="Picture">
+                  <wp:docPr id="51612876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866585940" name="Picture"/>
+                          <pic:cNvPr id="51612876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619188765" name="Picture">
+                  <wp:docPr id="1474719532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619188765" name="Picture"/>
+                          <pic:cNvPr id="1474719532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475852589" name="Picture">
+                  <wp:docPr id="1179314454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475852589" name="Picture"/>
+                          <pic:cNvPr id="1179314454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611393908" name="Picture">
+                  <wp:docPr id="1293680684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611393908" name="Picture"/>
+                          <pic:cNvPr id="1293680684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465305316" name="Picture">
+                  <wp:docPr id="744985520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465305316" name="Picture"/>
+                          <pic:cNvPr id="744985520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881068157" name="Picture">
+                  <wp:docPr id="721901897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881068157" name="Picture"/>
+                          <pic:cNvPr id="721901897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39902,59 +41311,71 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
-        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="40"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="2800"/>
-        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="1780"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -40019,181 +41440,334 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442113505" name="Picture">
+                  <wp:docPr id="1260793930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442113505" name="Picture"/>
+                          <pic:cNvPr id="1260793930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642335317" name="Picture">
+                  <wp:docPr id="1526392182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642335317" name="Picture"/>
+                          <pic:cNvPr id="1526392182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40219,189 +41793,307 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">52210 Saint-Loup-sur-Aujon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="40"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -40449,165 +42141,265 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="540"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854873361" name="Picture">
+                  <wp:docPr id="216877638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854873361" name="Picture"/>
+                          <pic:cNvPr id="216877638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40617,328 +42409,2527 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque de pollution des sols sur Saint-loup-sur-aujon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque sur la commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="97256491" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="97256491" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_7_13.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1181077386" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1181077386" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_7_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="260"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="80"/>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...44 lines deleted...]
-     </w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="20"/>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="13680"/>
+          <w:trHeight w:hRule="exact" w:val="700"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un site pollué est un site qui, du fait d'anciens dépôts de déchets ou d'infiltration de substances polluantes, présente une pollution susceptible de provoquer une nuisance ou un risque pérenne pour les personnes ou l'environnement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les types de Pollution des sols sur ma commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="5480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="1040"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -40999,50 +44990,955 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3111500" cy="787400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1083540232" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1083540232" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_7_12.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="27419"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3111500" cy="787400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10300"/>
+              <w:gridCol w:w="10300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m en annexe 1.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="7200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -41074,78 +45970,2411 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="640"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1016000" cy="876300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="380130558" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="380130558" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_0_0.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="5000" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1016000" cy="876300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="920251256" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="920251256" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_2.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="40000"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000091"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52210 Saint-Loup-sur-Aujon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1887016391" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1887016391" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_4.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="24137"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="15"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe 1 : Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifiant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activité principale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3837623" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3837623</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt d'ordures ménagères</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:bookmarkStart w:id="10" w:name="JR_PAGE_ANCHOR_0_10"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -41311,100 +48540,130 @@
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_CH">
     <w:name w:val="Table 1_CH"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_TD">
     <w:name w:val="Table 1_TD"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase">
+    <w:name w:val="rowBase"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|01">
+    <w:name w:val="rowBase|01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
+ <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
+ <Relationship Id="img_0_1_12_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_3.png"/>
+ <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_11.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_10.png"/>
+ <Relationship Id="img_0_7_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.jpg"/>
+ <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
+ <Relationship Id="img_0_7_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>