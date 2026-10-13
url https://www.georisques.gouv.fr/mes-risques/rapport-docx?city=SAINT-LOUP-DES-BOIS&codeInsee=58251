--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198915116" name="Picture">
+                  <wp:docPr id="1410727018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198915116" name="Picture"/>
+                          <pic:cNvPr id="1410727018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069611587" name="Picture">
+                  <wp:docPr id="2084866986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069611587" name="Picture"/>
+                          <pic:cNvPr id="2084866986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482715691" name="Picture">
+                        <wp:docPr id="489623284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482715691" name="Picture"/>
+                                <pic:cNvPr id="489623284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235399243" name="Picture">
+                  <wp:docPr id="893524761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235399243" name="Picture"/>
+                          <pic:cNvPr id="893524761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077668683" name="Picture">
+                  <wp:docPr id="1456659730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077668683" name="Picture"/>
+                          <pic:cNvPr id="1456659730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752571325" name="Picture">
+                  <wp:docPr id="2127026787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752571325" name="Picture"/>
+                          <pic:cNvPr id="2127026787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122525799" name="Picture">
+                  <wp:docPr id="1318270932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122525799" name="Picture"/>
+                          <pic:cNvPr id="1318270932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506624551" name="Picture">
+                  <wp:docPr id="167595533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506624551" name="Picture"/>
+                          <pic:cNvPr id="167595533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927169043" name="Picture">
+                        <wp:docPr id="2067054453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927169043" name="Picture"/>
+                                <pic:cNvPr id="2067054453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764088748" name="Picture">
+                        <wp:docPr id="1568205321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764088748" name="Picture"/>
+                                <pic:cNvPr id="1568205321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026359207" name="Picture">
+                        <wp:docPr id="1990003225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026359207" name="Picture"/>
+                                <pic:cNvPr id="1990003225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717145973" name="Picture">
+                        <wp:docPr id="514931301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717145973" name="Picture"/>
+                                <pic:cNvPr id="514931301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063498636" name="Picture">
+                        <wp:docPr id="599175370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063498636" name="Picture"/>
+                                <pic:cNvPr id="599175370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721962469" name="Picture">
+                        <wp:docPr id="1110331162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721962469" name="Picture"/>
+                                <pic:cNvPr id="1110331162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415071847" name="Picture">
+                        <wp:docPr id="1146412843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415071847" name="Picture"/>
+                                <pic:cNvPr id="1146412843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561242596" name="Picture">
+                        <wp:docPr id="632430261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561242596" name="Picture"/>
+                                <pic:cNvPr id="632430261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097131754" name="Picture">
+                        <wp:docPr id="1338047365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097131754" name="Picture"/>
+                                <pic:cNvPr id="1338047365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212871911" name="Picture">
+                        <wp:docPr id="627430156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212871911" name="Picture"/>
+                                <pic:cNvPr id="627430156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093932868" name="Picture">
+                        <wp:docPr id="1979783592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093932868" name="Picture"/>
+                                <pic:cNvPr id="1979783592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212863084" name="Picture">
+                        <wp:docPr id="158965953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212863084" name="Picture"/>
+                                <pic:cNvPr id="158965953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665522683" name="Picture">
+                        <wp:docPr id="136896849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665522683" name="Picture"/>
+                                <pic:cNvPr id="136896849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305721963" name="Picture">
+                        <wp:docPr id="2037302276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305721963" name="Picture"/>
+                                <pic:cNvPr id="2037302276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278356325" name="Picture">
+                        <wp:docPr id="825465817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278356325" name="Picture"/>
+                                <pic:cNvPr id="825465817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761910370" name="Picture">
+                  <wp:docPr id="1027969727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761910370" name="Picture"/>
+                          <pic:cNvPr id="1027969727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139271346" name="Picture">
+                  <wp:docPr id="1574847395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139271346" name="Picture"/>
+                          <pic:cNvPr id="1574847395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984021425" name="Picture">
+                  <wp:docPr id="1733090084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984021425" name="Picture"/>
+                          <pic:cNvPr id="1733090084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418430358" name="Picture">
+                  <wp:docPr id="656345874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418430358" name="Picture"/>
+                          <pic:cNvPr id="656345874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632693033" name="Picture">
+                  <wp:docPr id="1765745878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632693033" name="Picture"/>
+                          <pic:cNvPr id="1765745878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631309233" name="Picture">
+                  <wp:docPr id="1791641472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631309233" name="Picture"/>
+                          <pic:cNvPr id="1791641472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201064685" name="Picture">
+                        <wp:docPr id="407527441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201064685" name="Picture"/>
+                                <pic:cNvPr id="407527441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795032412" name="Picture">
+                  <wp:docPr id="1438885932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795032412" name="Picture"/>
+                          <pic:cNvPr id="1438885932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091323863" name="Picture">
+                  <wp:docPr id="148824578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091323863" name="Picture"/>
+                          <pic:cNvPr id="148824578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389516742" name="Picture">
+                  <wp:docPr id="1138704864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389516742" name="Picture"/>
+                          <pic:cNvPr id="1138704864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771421238" name="Picture">
+                  <wp:docPr id="2029970198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771421238" name="Picture"/>
+                          <pic:cNvPr id="2029970198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076868157" name="Picture">
+                  <wp:docPr id="119371191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076868157" name="Picture"/>
+                          <pic:cNvPr id="119371191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708819407" name="Picture">
+                  <wp:docPr id="1928157443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708819407" name="Picture"/>
+                          <pic:cNvPr id="1928157443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300030699" name="Picture">
+                        <wp:docPr id="1557539022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300030699" name="Picture"/>
+                                <pic:cNvPr id="1557539022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934746408" name="Picture">
+                  <wp:docPr id="1223293751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934746408" name="Picture"/>
+                          <pic:cNvPr id="1223293751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031266888" name="Picture">
+                  <wp:docPr id="740350210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031266888" name="Picture"/>
+                          <pic:cNvPr id="740350210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364882211" name="Picture">
+                  <wp:docPr id="1272199467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364882211" name="Picture"/>
+                          <pic:cNvPr id="1272199467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233938547" name="Picture">
+                  <wp:docPr id="2135245017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233938547" name="Picture"/>
+                          <pic:cNvPr id="2135245017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577548320" name="Picture">
+                  <wp:docPr id="1898756785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577548320" name="Picture"/>
+                          <pic:cNvPr id="1898756785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503250180" name="Picture">
+                  <wp:docPr id="1087954417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503250180" name="Picture"/>
+                          <pic:cNvPr id="1087954417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090805727" name="Picture">
+                        <wp:docPr id="771360324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090805727" name="Picture"/>
+                                <pic:cNvPr id="771360324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32513,57 +32513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418632404" name="Picture">
+                  <wp:docPr id="1467081737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418632404" name="Picture"/>
+                          <pic:cNvPr id="1467081737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32602,57 +32602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126309294" name="Picture">
+                  <wp:docPr id="1147092085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126309294" name="Picture"/>
+                          <pic:cNvPr id="1147092085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33246,57 +33246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679691302" name="Picture">
+                  <wp:docPr id="963304092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679691302" name="Picture"/>
+                          <pic:cNvPr id="963304092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527090274" name="Picture">
+                  <wp:docPr id="1390649268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527090274" name="Picture"/>
+                          <pic:cNvPr id="1390649268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34347,57 +34347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131827126" name="Picture">
+                  <wp:docPr id="931384866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131827126" name="Picture"/>
+                          <pic:cNvPr id="931384866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35724,57 +35724,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815818601" name="Picture">
+                  <wp:docPr id="163586936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815818601" name="Picture"/>
+                          <pic:cNvPr id="163586936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36867,57 +36867,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622596147" name="Picture">
+                        <wp:docPr id="594013891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622596147" name="Picture"/>
+                                <pic:cNvPr id="594013891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38286,57 +38286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276051321" name="Picture">
+                  <wp:docPr id="1394759440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276051321" name="Picture"/>
+                          <pic:cNvPr id="1394759440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38375,57 +38375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497216080" name="Picture">
+                  <wp:docPr id="808658233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497216080" name="Picture"/>
+                          <pic:cNvPr id="808658233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39037,57 +39037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476429004" name="Picture">
+                  <wp:docPr id="750703626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476429004" name="Picture"/>
+                          <pic:cNvPr id="750703626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40116,57 +40116,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157451266" name="Picture">
+                  <wp:docPr id="34327472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157451266" name="Picture"/>
+                          <pic:cNvPr id="34327472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40219,57 +40219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341722276" name="Picture">
+                  <wp:docPr id="1989314006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341722276" name="Picture"/>
+                          <pic:cNvPr id="1989314006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41650,57 +41650,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2413000" cy="1663700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379305292" name="Picture">
+                  <wp:docPr id="1028159944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379305292" name="Picture"/>
+                          <pic:cNvPr id="1028159944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="1052" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2413000" cy="1663700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42892,57 +42892,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824167051" name="Picture">
+                        <wp:docPr id="1581006534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824167051" name="Picture"/>
+                                <pic:cNvPr id="1581006534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43829,57 +43829,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272541126" name="Picture">
+                        <wp:docPr id="2143488775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272541126" name="Picture"/>
+                                <pic:cNvPr id="2143488775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45961,57 +45961,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184434239" name="Picture">
+                  <wp:docPr id="2009736233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184434239" name="Picture"/>
+                          <pic:cNvPr id="2009736233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46032,57 +46032,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182048761" name="Picture">
+                  <wp:docPr id="280400612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182048761" name="Picture"/>
+                          <pic:cNvPr id="280400612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46541,57 +46541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135212464" name="Picture">
+                  <wp:docPr id="1339361618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135212464" name="Picture"/>
+                          <pic:cNvPr id="1339361618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48071,57 +48071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72116683" name="Picture">
+                  <wp:docPr id="1301732276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72116683" name="Picture"/>
+                          <pic:cNvPr id="1301732276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48142,57 +48142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089339556" name="Picture">
+                  <wp:docPr id="1762869584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089339556" name="Picture"/>
+                          <pic:cNvPr id="1762869584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48556,57 +48556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427688008" name="Picture">
+                  <wp:docPr id="241916601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427688008" name="Picture"/>
+                          <pic:cNvPr id="241916601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>