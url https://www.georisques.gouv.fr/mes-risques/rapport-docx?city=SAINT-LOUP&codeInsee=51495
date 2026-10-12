--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947723735" name="Picture">
+                  <wp:docPr id="2000519645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947723735" name="Picture"/>
+                          <pic:cNvPr id="2000519645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542329476" name="Picture">
+                  <wp:docPr id="194587179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542329476" name="Picture"/>
+                          <pic:cNvPr id="194587179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381613573" name="Picture">
+                        <wp:docPr id="327707952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381613573" name="Picture"/>
+                                <pic:cNvPr id="327707952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079027115" name="Picture">
+                  <wp:docPr id="795186072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079027115" name="Picture"/>
+                          <pic:cNvPr id="795186072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248132206" name="Picture">
+                  <wp:docPr id="116195817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248132206" name="Picture"/>
+                          <pic:cNvPr id="116195817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257518089" name="Picture">
+                  <wp:docPr id="601087445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257518089" name="Picture"/>
+                          <pic:cNvPr id="601087445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251274849" name="Picture">
+                  <wp:docPr id="21935488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251274849" name="Picture"/>
+                          <pic:cNvPr id="21935488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127369445" name="Picture">
+                  <wp:docPr id="1110698257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127369445" name="Picture"/>
+                          <pic:cNvPr id="1110698257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766513253" name="Picture">
+                        <wp:docPr id="274093255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766513253" name="Picture"/>
+                                <pic:cNvPr id="274093255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468464889" name="Picture">
+                        <wp:docPr id="1295720396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468464889" name="Picture"/>
+                                <pic:cNvPr id="1295720396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293866619" name="Picture">
+                        <wp:docPr id="1478412313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293866619" name="Picture"/>
+                                <pic:cNvPr id="1478412313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606108249" name="Picture">
+                        <wp:docPr id="139577540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606108249" name="Picture"/>
+                                <pic:cNvPr id="139577540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247083366" name="Picture">
+                        <wp:docPr id="1687707591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247083366" name="Picture"/>
+                                <pic:cNvPr id="1687707591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316530029" name="Picture">
+                        <wp:docPr id="827711668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316530029" name="Picture"/>
+                                <pic:cNvPr id="827711668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776170889" name="Picture">
+                        <wp:docPr id="281200139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776170889" name="Picture"/>
+                                <pic:cNvPr id="281200139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166080028" name="Picture">
+                        <wp:docPr id="166266151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166080028" name="Picture"/>
+                                <pic:cNvPr id="166266151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933510086" name="Picture">
+                        <wp:docPr id="306404485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933510086" name="Picture"/>
+                                <pic:cNvPr id="306404485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126974230" name="Picture">
+                        <wp:docPr id="633392446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126974230" name="Picture"/>
+                                <pic:cNvPr id="633392446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624852829" name="Picture">
+                        <wp:docPr id="658983864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624852829" name="Picture"/>
+                                <pic:cNvPr id="658983864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408631476" name="Picture">
+                        <wp:docPr id="273715925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408631476" name="Picture"/>
+                                <pic:cNvPr id="273715925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594438763" name="Picture">
+                        <wp:docPr id="349563153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594438763" name="Picture"/>
+                                <pic:cNvPr id="349563153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53571535" name="Picture">
+                        <wp:docPr id="72569974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53571535" name="Picture"/>
+                                <pic:cNvPr id="72569974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668178801" name="Picture">
+                        <wp:docPr id="1737248576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668178801" name="Picture"/>
+                                <pic:cNvPr id="1737248576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326949278" name="Picture">
+                  <wp:docPr id="493394451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326949278" name="Picture"/>
+                          <pic:cNvPr id="493394451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9734628" name="Picture">
+                  <wp:docPr id="2047842186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9734628" name="Picture"/>
+                          <pic:cNvPr id="2047842186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306798490" name="Picture">
+                  <wp:docPr id="727846392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306798490" name="Picture"/>
+                          <pic:cNvPr id="727846392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729497625" name="Picture">
+                  <wp:docPr id="511668779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729497625" name="Picture"/>
+                          <pic:cNvPr id="511668779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239080195" name="Picture">
+                  <wp:docPr id="1573754284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239080195" name="Picture"/>
+                          <pic:cNvPr id="1573754284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750427709" name="Picture">
+                  <wp:docPr id="2134049452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750427709" name="Picture"/>
+                          <pic:cNvPr id="2134049452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602795168" name="Picture">
+                        <wp:docPr id="854374768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602795168" name="Picture"/>
+                                <pic:cNvPr id="854374768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056720641" name="Picture">
+                  <wp:docPr id="1608398686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056720641" name="Picture"/>
+                          <pic:cNvPr id="1608398686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284437427" name="Picture">
+                  <wp:docPr id="942508827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284437427" name="Picture"/>
+                          <pic:cNvPr id="942508827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173253307" name="Picture">
+                  <wp:docPr id="1868399191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173253307" name="Picture"/>
+                          <pic:cNvPr id="1868399191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391756445" name="Picture">
+                  <wp:docPr id="1907363399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391756445" name="Picture"/>
+                          <pic:cNvPr id="1907363399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34783302" name="Picture">
+                  <wp:docPr id="664184767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34783302" name="Picture"/>
+                          <pic:cNvPr id="664184767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658067916" name="Picture">
+                  <wp:docPr id="1896556598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658067916" name="Picture"/>
+                          <pic:cNvPr id="1896556598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472666042" name="Picture">
+                        <wp:docPr id="1938819236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472666042" name="Picture"/>
+                                <pic:cNvPr id="1938819236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560772281" name="Picture">
+                  <wp:docPr id="1238377231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560772281" name="Picture"/>
+                          <pic:cNvPr id="1238377231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416369630" name="Picture">
+                  <wp:docPr id="1848670847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416369630" name="Picture"/>
+                          <pic:cNvPr id="1848670847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498710920" name="Picture">
+                  <wp:docPr id="1713432712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498710920" name="Picture"/>
+                          <pic:cNvPr id="1713432712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473367203" name="Picture">
+                  <wp:docPr id="702108842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473367203" name="Picture"/>
+                          <pic:cNvPr id="702108842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572272819" name="Picture">
+                  <wp:docPr id="576632490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572272819" name="Picture"/>
+                          <pic:cNvPr id="576632490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167679471" name="Picture">
+                  <wp:docPr id="1795108415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167679471" name="Picture"/>
+                          <pic:cNvPr id="1795108415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334651787" name="Picture">
+                        <wp:docPr id="848314930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334651787" name="Picture"/>
+                                <pic:cNvPr id="848314930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194812072" name="Picture">
+                  <wp:docPr id="1270366949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194812072" name="Picture"/>
+                          <pic:cNvPr id="1270366949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882078663" name="Picture">
+                  <wp:docPr id="1637355600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882078663" name="Picture"/>
+                          <pic:cNvPr id="1637355600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887993063" name="Picture">
+                  <wp:docPr id="1370050435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887993063" name="Picture"/>
+                          <pic:cNvPr id="1370050435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254301832" name="Picture">
+                  <wp:docPr id="1008793616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254301832" name="Picture"/>
+                          <pic:cNvPr id="1008793616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700884316" name="Picture">
+                  <wp:docPr id="496727380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700884316" name="Picture"/>
+                          <pic:cNvPr id="496727380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019380637" name="Picture">
+                  <wp:docPr id="114680883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019380637" name="Picture"/>
+                          <pic:cNvPr id="114680883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006361311" name="Picture">
+                  <wp:docPr id="591430694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006361311" name="Picture"/>
+                          <pic:cNvPr id="591430694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244041203" name="Picture">
+                  <wp:docPr id="1957163628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244041203" name="Picture"/>
+                          <pic:cNvPr id="1957163628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864002240" name="Picture">
+                  <wp:docPr id="820749285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864002240" name="Picture"/>
+                          <pic:cNvPr id="820749285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856818308" name="Picture">
+                        <wp:docPr id="1247403949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856818308" name="Picture"/>
+                                <pic:cNvPr id="1247403949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538646577" name="Picture">
+                  <wp:docPr id="666937736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538646577" name="Picture"/>
+                          <pic:cNvPr id="666937736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713795273" name="Picture">
+                  <wp:docPr id="2090275397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713795273" name="Picture"/>
+                          <pic:cNvPr id="2090275397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15033327" name="Picture">
+                  <wp:docPr id="2139878871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15033327" name="Picture"/>
+                          <pic:cNvPr id="2139878871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237478787" name="Picture">
+                  <wp:docPr id="419901656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237478787" name="Picture"/>
+                          <pic:cNvPr id="419901656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660187956" name="Picture">
+                  <wp:docPr id="1740201170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660187956" name="Picture"/>
+                          <pic:cNvPr id="1740201170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120039095" name="Picture">
+                  <wp:docPr id="1085755231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120039095" name="Picture"/>
+                          <pic:cNvPr id="1085755231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33801184" name="Picture">
+                        <wp:docPr id="2102428627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33801184" name="Picture"/>
+                                <pic:cNvPr id="2102428627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354212245" name="Picture">
+                  <wp:docPr id="124253841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354212245" name="Picture"/>
+                          <pic:cNvPr id="124253841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662938622" name="Picture">
+                  <wp:docPr id="1145302342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662938622" name="Picture"/>
+                          <pic:cNvPr id="1145302342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636148181" name="Picture">
+                  <wp:docPr id="929491901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636148181" name="Picture"/>
+                          <pic:cNvPr id="929491901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>