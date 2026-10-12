--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417387551" name="Picture">
+                  <wp:docPr id="943591835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417387551" name="Picture"/>
+                          <pic:cNvPr id="943591835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744581741" name="Picture">
+                  <wp:docPr id="328413770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744581741" name="Picture"/>
+                          <pic:cNvPr id="328413770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055167394" name="Picture">
+                        <wp:docPr id="1849947421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055167394" name="Picture"/>
+                                <pic:cNvPr id="1849947421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707983714" name="Picture">
+                  <wp:docPr id="1509328583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707983714" name="Picture"/>
+                          <pic:cNvPr id="1509328583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682322861" name="Picture">
+                  <wp:docPr id="577575314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682322861" name="Picture"/>
+                          <pic:cNvPr id="577575314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986452277" name="Picture">
+                  <wp:docPr id="40577715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986452277" name="Picture"/>
+                          <pic:cNvPr id="40577715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362709947" name="Picture">
+                  <wp:docPr id="3099354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362709947" name="Picture"/>
+                          <pic:cNvPr id="3099354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339408013" name="Picture">
+                  <wp:docPr id="1577506138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339408013" name="Picture"/>
+                          <pic:cNvPr id="1577506138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612491648" name="Picture">
+                        <wp:docPr id="552873857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612491648" name="Picture"/>
+                                <pic:cNvPr id="552873857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308395175" name="Picture">
+                        <wp:docPr id="2100785146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308395175" name="Picture"/>
+                                <pic:cNvPr id="2100785146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063826559" name="Picture">
+                        <wp:docPr id="851996476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063826559" name="Picture"/>
+                                <pic:cNvPr id="851996476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143206430" name="Picture">
+                        <wp:docPr id="1005025374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143206430" name="Picture"/>
+                                <pic:cNvPr id="1005025374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125991734" name="Picture">
+                        <wp:docPr id="515586378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125991734" name="Picture"/>
+                                <pic:cNvPr id="515586378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214718769" name="Picture">
+                        <wp:docPr id="1737988442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214718769" name="Picture"/>
+                                <pic:cNvPr id="1737988442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993469278" name="Picture">
+                        <wp:docPr id="265940720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993469278" name="Picture"/>
+                                <pic:cNvPr id="265940720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372240945" name="Picture">
+                        <wp:docPr id="1240474619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372240945" name="Picture"/>
+                                <pic:cNvPr id="1240474619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075934628" name="Picture">
+                        <wp:docPr id="760029761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075934628" name="Picture"/>
+                                <pic:cNvPr id="760029761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452236648" name="Picture">
+                        <wp:docPr id="795137427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452236648" name="Picture"/>
+                                <pic:cNvPr id="795137427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958206399" name="Picture">
+                        <wp:docPr id="36849034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958206399" name="Picture"/>
+                                <pic:cNvPr id="36849034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897192911" name="Picture">
+                        <wp:docPr id="861271829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897192911" name="Picture"/>
+                                <pic:cNvPr id="861271829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504723028" name="Picture">
+                        <wp:docPr id="999885192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504723028" name="Picture"/>
+                                <pic:cNvPr id="999885192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758478201" name="Picture">
+                        <wp:docPr id="127374185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758478201" name="Picture"/>
+                                <pic:cNvPr id="127374185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316497443" name="Picture">
+                        <wp:docPr id="195636922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316497443" name="Picture"/>
+                                <pic:cNvPr id="195636922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572731374" name="Picture">
+                  <wp:docPr id="596722267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572731374" name="Picture"/>
+                          <pic:cNvPr id="596722267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611343161" name="Picture">
+                  <wp:docPr id="1405595974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611343161" name="Picture"/>
+                          <pic:cNvPr id="1405595974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849652984" name="Picture">
+                  <wp:docPr id="544444214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849652984" name="Picture"/>
+                          <pic:cNvPr id="544444214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703557145" name="Picture">
+                  <wp:docPr id="359610831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703557145" name="Picture"/>
+                          <pic:cNvPr id="359610831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979311662" name="Picture">
+                  <wp:docPr id="1875606142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979311662" name="Picture"/>
+                          <pic:cNvPr id="1875606142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521665651" name="Picture">
+                  <wp:docPr id="1651490947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521665651" name="Picture"/>
+                          <pic:cNvPr id="1651490947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672735683" name="Picture">
+                        <wp:docPr id="743495256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672735683" name="Picture"/>
+                                <pic:cNvPr id="743495256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098806694" name="Picture">
+                  <wp:docPr id="232038081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098806694" name="Picture"/>
+                          <pic:cNvPr id="232038081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297558813" name="Picture">
+                  <wp:docPr id="678001897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297558813" name="Picture"/>
+                          <pic:cNvPr id="678001897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826686087" name="Picture">
+                  <wp:docPr id="35757482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826686087" name="Picture"/>
+                          <pic:cNvPr id="35757482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825972638" name="Picture">
+                  <wp:docPr id="1080322793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825972638" name="Picture"/>
+                          <pic:cNvPr id="1080322793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800015526" name="Picture">
+                  <wp:docPr id="1136947825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800015526" name="Picture"/>
+                          <pic:cNvPr id="1136947825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438880171" name="Picture">
+                  <wp:docPr id="1604396056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438880171" name="Picture"/>
+                          <pic:cNvPr id="1604396056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380642884" name="Picture">
+                        <wp:docPr id="1461286713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380642884" name="Picture"/>
+                                <pic:cNvPr id="1461286713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860718446" name="Picture">
+                        <wp:docPr id="865617237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860718446" name="Picture"/>
+                                <pic:cNvPr id="865617237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281284819" name="Picture">
+                  <wp:docPr id="662262052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281284819" name="Picture"/>
+                          <pic:cNvPr id="662262052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696792894" name="Picture">
+                  <wp:docPr id="1311452459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696792894" name="Picture"/>
+                          <pic:cNvPr id="1311452459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104597882" name="Picture">
+                  <wp:docPr id="1289185706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104597882" name="Picture"/>
+                          <pic:cNvPr id="1289185706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168352261" name="Picture">
+                  <wp:docPr id="1394388254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168352261" name="Picture"/>
+                          <pic:cNvPr id="1394388254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828146788" name="Picture">
+                  <wp:docPr id="826901808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828146788" name="Picture"/>
+                          <pic:cNvPr id="826901808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438085147" name="Picture">
+                  <wp:docPr id="28746578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438085147" name="Picture"/>
+                          <pic:cNvPr id="28746578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664186716" name="Picture">
+                  <wp:docPr id="314576013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664186716" name="Picture"/>
+                          <pic:cNvPr id="314576013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233368201" name="Picture">
+                  <wp:docPr id="651727284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233368201" name="Picture"/>
+                          <pic:cNvPr id="651727284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572994363" name="Picture">
+                  <wp:docPr id="73650800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572994363" name="Picture"/>
+                          <pic:cNvPr id="73650800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894321438" name="Picture">
+                  <wp:docPr id="637522994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894321438" name="Picture"/>
+                          <pic:cNvPr id="637522994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279223478" name="Picture">
+                  <wp:docPr id="1623416995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279223478" name="Picture"/>
+                          <pic:cNvPr id="1623416995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563546181" name="Picture">
+                  <wp:docPr id="1863231136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563546181" name="Picture"/>
+                          <pic:cNvPr id="1863231136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32335242" name="Picture">
+                        <wp:docPr id="1386430426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32335242" name="Picture"/>
+                                <pic:cNvPr id="1386430426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377643528" name="Picture">
+                  <wp:docPr id="1216526472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377643528" name="Picture"/>
+                          <pic:cNvPr id="1216526472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480006597" name="Picture">
+                  <wp:docPr id="1142029255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480006597" name="Picture"/>
+                          <pic:cNvPr id="1142029255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19292239" name="Picture">
+                  <wp:docPr id="131557275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19292239" name="Picture"/>
+                          <pic:cNvPr id="131557275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100203995" name="Picture">
+                  <wp:docPr id="614478108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100203995" name="Picture"/>
+                          <pic:cNvPr id="614478108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171860716" name="Picture">
+                  <wp:docPr id="1619519052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171860716" name="Picture"/>
+                          <pic:cNvPr id="1619519052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664211657" name="Picture">
+                  <wp:docPr id="1916520157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664211657" name="Picture"/>
+                          <pic:cNvPr id="1916520157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763826882" name="Picture">
+                        <wp:docPr id="760393451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763826882" name="Picture"/>
+                                <pic:cNvPr id="760393451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967044192" name="Picture">
+                  <wp:docPr id="1575313981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967044192" name="Picture"/>
+                          <pic:cNvPr id="1575313981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63221922" name="Picture">
+                  <wp:docPr id="327548388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63221922" name="Picture"/>
+                          <pic:cNvPr id="327548388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214093123" name="Picture">
+                  <wp:docPr id="188379257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214093123" name="Picture"/>
+                          <pic:cNvPr id="188379257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870846156" name="Picture">
+                  <wp:docPr id="556382295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870846156" name="Picture"/>
+                          <pic:cNvPr id="556382295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361757107" name="Picture">
+                  <wp:docPr id="494869323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361757107" name="Picture"/>
+                          <pic:cNvPr id="494869323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264083092" name="Picture">
+                  <wp:docPr id="1167984933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264083092" name="Picture"/>
+                          <pic:cNvPr id="1167984933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>