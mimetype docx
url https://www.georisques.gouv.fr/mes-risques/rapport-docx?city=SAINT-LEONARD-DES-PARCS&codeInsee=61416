--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103002834" name="Picture">
+                  <wp:docPr id="1758488586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103002834" name="Picture"/>
+                          <pic:cNvPr id="1758488586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509262553" name="Picture">
+                  <wp:docPr id="1228892431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509262553" name="Picture"/>
+                          <pic:cNvPr id="1228892431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477292292" name="Picture">
+                        <wp:docPr id="90354160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477292292" name="Picture"/>
+                                <pic:cNvPr id="90354160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478404470" name="Picture">
+                  <wp:docPr id="329626886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478404470" name="Picture"/>
+                          <pic:cNvPr id="329626886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089555777" name="Picture">
+                  <wp:docPr id="1739007714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089555777" name="Picture"/>
+                          <pic:cNvPr id="1739007714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051817545" name="Picture">
+                  <wp:docPr id="830423172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051817545" name="Picture"/>
+                          <pic:cNvPr id="830423172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557420982" name="Picture">
+                  <wp:docPr id="1884857315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557420982" name="Picture"/>
+                          <pic:cNvPr id="1884857315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306720999" name="Picture">
+                  <wp:docPr id="1477043328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306720999" name="Picture"/>
+                          <pic:cNvPr id="1477043328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790602131" name="Picture">
+                        <wp:docPr id="251967476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790602131" name="Picture"/>
+                                <pic:cNvPr id="251967476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713716808" name="Picture">
+                        <wp:docPr id="1844733538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713716808" name="Picture"/>
+                                <pic:cNvPr id="1844733538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994995840" name="Picture">
+                        <wp:docPr id="1446737604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994995840" name="Picture"/>
+                                <pic:cNvPr id="1446737604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138964185" name="Picture">
+                        <wp:docPr id="1487846827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138964185" name="Picture"/>
+                                <pic:cNvPr id="1487846827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732337381" name="Picture">
+                        <wp:docPr id="400103856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732337381" name="Picture"/>
+                                <pic:cNvPr id="400103856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728601047" name="Picture">
+                        <wp:docPr id="291921427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728601047" name="Picture"/>
+                                <pic:cNvPr id="291921427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030605898" name="Picture">
+                        <wp:docPr id="1653321343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030605898" name="Picture"/>
+                                <pic:cNvPr id="1653321343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570310923" name="Picture">
+                        <wp:docPr id="79257541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570310923" name="Picture"/>
+                                <pic:cNvPr id="79257541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401298941" name="Picture">
+                        <wp:docPr id="823348276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401298941" name="Picture"/>
+                                <pic:cNvPr id="823348276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718145459" name="Picture">
+                        <wp:docPr id="904572409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718145459" name="Picture"/>
+                                <pic:cNvPr id="904572409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668087534" name="Picture">
+                        <wp:docPr id="471162730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668087534" name="Picture"/>
+                                <pic:cNvPr id="471162730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564791408" name="Picture">
+                        <wp:docPr id="1217833065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564791408" name="Picture"/>
+                                <pic:cNvPr id="1217833065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195938787" name="Picture">
+                        <wp:docPr id="1002275865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195938787" name="Picture"/>
+                                <pic:cNvPr id="1002275865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904262048" name="Picture">
+                        <wp:docPr id="1867731014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904262048" name="Picture"/>
+                                <pic:cNvPr id="1867731014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287769371" name="Picture">
+                        <wp:docPr id="594765562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287769371" name="Picture"/>
+                                <pic:cNvPr id="594765562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605259904" name="Picture">
+                  <wp:docPr id="1558517890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605259904" name="Picture"/>
+                          <pic:cNvPr id="1558517890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176830548" name="Picture">
+                  <wp:docPr id="253827083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176830548" name="Picture"/>
+                          <pic:cNvPr id="253827083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160205053" name="Picture">
+                  <wp:docPr id="1780551589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160205053" name="Picture"/>
+                          <pic:cNvPr id="1780551589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811277185" name="Picture">
+                  <wp:docPr id="1958622797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811277185" name="Picture"/>
+                          <pic:cNvPr id="1958622797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858238237" name="Picture">
+                  <wp:docPr id="275079387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858238237" name="Picture"/>
+                          <pic:cNvPr id="275079387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511590278" name="Picture">
+                  <wp:docPr id="1594835559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511590278" name="Picture"/>
+                          <pic:cNvPr id="1594835559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527432952" name="Picture">
+                        <wp:docPr id="1591863889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527432952" name="Picture"/>
+                                <pic:cNvPr id="1591863889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476707772" name="Picture">
+                  <wp:docPr id="821719571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476707772" name="Picture"/>
+                          <pic:cNvPr id="821719571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972608049" name="Picture">
+                  <wp:docPr id="611007274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972608049" name="Picture"/>
+                          <pic:cNvPr id="611007274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502638538" name="Picture">
+                  <wp:docPr id="1963585172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502638538" name="Picture"/>
+                          <pic:cNvPr id="1963585172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045581281" name="Picture">
+                  <wp:docPr id="1323078299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045581281" name="Picture"/>
+                          <pic:cNvPr id="1323078299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521755619" name="Picture">
+                  <wp:docPr id="2043250598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521755619" name="Picture"/>
+                          <pic:cNvPr id="2043250598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159823627" name="Picture">
+                  <wp:docPr id="2000907131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159823627" name="Picture"/>
+                          <pic:cNvPr id="2000907131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011055487" name="Picture">
+                        <wp:docPr id="905181560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011055487" name="Picture"/>
+                                <pic:cNvPr id="905181560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373147971" name="Picture">
+                        <wp:docPr id="909153706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373147971" name="Picture"/>
+                                <pic:cNvPr id="909153706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822268024" name="Picture">
+                  <wp:docPr id="472027693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822268024" name="Picture"/>
+                          <pic:cNvPr id="472027693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796994279" name="Picture">
+                  <wp:docPr id="2135475675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796994279" name="Picture"/>
+                          <pic:cNvPr id="2135475675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608706399" name="Picture">
+                  <wp:docPr id="1848325487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608706399" name="Picture"/>
+                          <pic:cNvPr id="1848325487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824344889" name="Picture">
+                  <wp:docPr id="623526554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824344889" name="Picture"/>
+                          <pic:cNvPr id="623526554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585741501" name="Picture">
+                  <wp:docPr id="26661203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585741501" name="Picture"/>
+                          <pic:cNvPr id="26661203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403045363" name="Picture">
+                  <wp:docPr id="336071151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403045363" name="Picture"/>
+                          <pic:cNvPr id="336071151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076894099" name="Picture">
+                        <wp:docPr id="441187157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076894099" name="Picture"/>
+                                <pic:cNvPr id="441187157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286034810" name="Picture">
+                  <wp:docPr id="1314442882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286034810" name="Picture"/>
+                          <pic:cNvPr id="1314442882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209830548" name="Picture">
+                  <wp:docPr id="2008115651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209830548" name="Picture"/>
+                          <pic:cNvPr id="2008115651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612168023" name="Picture">
+                  <wp:docPr id="260643906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612168023" name="Picture"/>
+                          <pic:cNvPr id="260643906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86216822" name="Picture">
+                  <wp:docPr id="1574083110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86216822" name="Picture"/>
+                          <pic:cNvPr id="1574083110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939787711" name="Picture">
+                  <wp:docPr id="1921627283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939787711" name="Picture"/>
+                          <pic:cNvPr id="1921627283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50095923" name="Picture">
+                  <wp:docPr id="1299504429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50095923" name="Picture"/>
+                          <pic:cNvPr id="1299504429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768588063" name="Picture">
+                        <wp:docPr id="146198691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768588063" name="Picture"/>
+                                <pic:cNvPr id="146198691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290503786" name="Picture">
+                  <wp:docPr id="1673591085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290503786" name="Picture"/>
+                          <pic:cNvPr id="1673591085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515672448" name="Picture">
+                  <wp:docPr id="659267420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515672448" name="Picture"/>
+                          <pic:cNvPr id="659267420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095424690" name="Picture">
+                  <wp:docPr id="359629921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095424690" name="Picture"/>
+                          <pic:cNvPr id="359629921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294723849" name="Picture">
+                  <wp:docPr id="1708597390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294723849" name="Picture"/>
+                          <pic:cNvPr id="1708597390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831264882" name="Picture">
+                  <wp:docPr id="305795900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831264882" name="Picture"/>
+                          <pic:cNvPr id="305795900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981958100" name="Picture">
+                  <wp:docPr id="2089474851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981958100" name="Picture"/>
+                          <pic:cNvPr id="2089474851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751640080" name="Picture">
+                  <wp:docPr id="1055622269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751640080" name="Picture"/>
+                          <pic:cNvPr id="1055622269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641709184" name="Picture">
+                  <wp:docPr id="1546226111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641709184" name="Picture"/>
+                          <pic:cNvPr id="1546226111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4790195" name="Picture">
+                  <wp:docPr id="947646630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4790195" name="Picture"/>
+                          <pic:cNvPr id="947646630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>