--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349239859" name="Picture">
+                  <wp:docPr id="1781453702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349239859" name="Picture"/>
+                          <pic:cNvPr id="1781453702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605191460" name="Picture">
+                  <wp:docPr id="1415494389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605191460" name="Picture"/>
+                          <pic:cNvPr id="1415494389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657089196" name="Picture">
+                        <wp:docPr id="340145189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657089196" name="Picture"/>
+                                <pic:cNvPr id="340145189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794902832" name="Picture">
+                  <wp:docPr id="362031685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794902832" name="Picture"/>
+                          <pic:cNvPr id="362031685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100226817" name="Picture">
+                  <wp:docPr id="1889266278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100226817" name="Picture"/>
+                          <pic:cNvPr id="1889266278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115943583" name="Picture">
+                  <wp:docPr id="2053127018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115943583" name="Picture"/>
+                          <pic:cNvPr id="2053127018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560867537" name="Picture">
+                  <wp:docPr id="129567891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560867537" name="Picture"/>
+                          <pic:cNvPr id="129567891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723083591" name="Picture">
+                  <wp:docPr id="64725219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723083591" name="Picture"/>
+                          <pic:cNvPr id="64725219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534096033" name="Picture">
+                        <wp:docPr id="581633081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534096033" name="Picture"/>
+                                <pic:cNvPr id="581633081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767828408" name="Picture">
+                        <wp:docPr id="302013051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767828408" name="Picture"/>
+                                <pic:cNvPr id="302013051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810688898" name="Picture">
+                        <wp:docPr id="1027267911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810688898" name="Picture"/>
+                                <pic:cNvPr id="1027267911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329288854" name="Picture">
+                        <wp:docPr id="1350989468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329288854" name="Picture"/>
+                                <pic:cNvPr id="1350989468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382067533" name="Picture">
+                        <wp:docPr id="547378828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382067533" name="Picture"/>
+                                <pic:cNvPr id="547378828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905273228" name="Picture">
+                        <wp:docPr id="637409286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905273228" name="Picture"/>
+                                <pic:cNvPr id="637409286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045727301" name="Picture">
+                        <wp:docPr id="2092770534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045727301" name="Picture"/>
+                                <pic:cNvPr id="2092770534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502038439" name="Picture">
+                        <wp:docPr id="742551494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502038439" name="Picture"/>
+                                <pic:cNvPr id="742551494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680549583" name="Picture">
+                        <wp:docPr id="266150596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680549583" name="Picture"/>
+                                <pic:cNvPr id="266150596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860807136" name="Picture">
+                        <wp:docPr id="187989300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860807136" name="Picture"/>
+                                <pic:cNvPr id="187989300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071460736" name="Picture">
+                        <wp:docPr id="1280517270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071460736" name="Picture"/>
+                                <pic:cNvPr id="1280517270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120486275" name="Picture">
+                        <wp:docPr id="1862765852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120486275" name="Picture"/>
+                                <pic:cNvPr id="1862765852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208158744" name="Picture">
+                        <wp:docPr id="928880860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208158744" name="Picture"/>
+                                <pic:cNvPr id="928880860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343999376" name="Picture">
+                        <wp:docPr id="1402150956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343999376" name="Picture"/>
+                                <pic:cNvPr id="1402150956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838425660" name="Picture">
+                        <wp:docPr id="1151069627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838425660" name="Picture"/>
+                                <pic:cNvPr id="1151069627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193995000" name="Picture">
+                  <wp:docPr id="1294596254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193995000" name="Picture"/>
+                          <pic:cNvPr id="1294596254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494030673" name="Picture">
+                  <wp:docPr id="2051345455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494030673" name="Picture"/>
+                          <pic:cNvPr id="2051345455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722101337" name="Picture">
+                  <wp:docPr id="2057019617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722101337" name="Picture"/>
+                          <pic:cNvPr id="2057019617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144163193" name="Picture">
+                  <wp:docPr id="165462650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144163193" name="Picture"/>
+                          <pic:cNvPr id="165462650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496502191" name="Picture">
+                  <wp:docPr id="345307550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496502191" name="Picture"/>
+                          <pic:cNvPr id="345307550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623864549" name="Picture">
+                  <wp:docPr id="816297686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623864549" name="Picture"/>
+                          <pic:cNvPr id="816297686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576963559" name="Picture">
+                        <wp:docPr id="1536941897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576963559" name="Picture"/>
+                                <pic:cNvPr id="1536941897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840467554" name="Picture">
+                  <wp:docPr id="909438654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840467554" name="Picture"/>
+                          <pic:cNvPr id="909438654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059018443" name="Picture">
+                  <wp:docPr id="1842897513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059018443" name="Picture"/>
+                          <pic:cNvPr id="1842897513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401031630" name="Picture">
+                  <wp:docPr id="1757190412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401031630" name="Picture"/>
+                          <pic:cNvPr id="1757190412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366767908" name="Picture">
+                  <wp:docPr id="976074623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366767908" name="Picture"/>
+                          <pic:cNvPr id="976074623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953769950" name="Picture">
+                  <wp:docPr id="1728237890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953769950" name="Picture"/>
+                          <pic:cNvPr id="1728237890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479851716" name="Picture">
+                  <wp:docPr id="1372862047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479851716" name="Picture"/>
+                          <pic:cNvPr id="1372862047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862995340" name="Picture">
+                        <wp:docPr id="707073274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862995340" name="Picture"/>
+                                <pic:cNvPr id="707073274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651140880" name="Picture">
+                        <wp:docPr id="79798150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651140880" name="Picture"/>
+                                <pic:cNvPr id="79798150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732437949" name="Picture">
+                  <wp:docPr id="1065868924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732437949" name="Picture"/>
+                          <pic:cNvPr id="1065868924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139458217" name="Picture">
+                  <wp:docPr id="2057430853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139458217" name="Picture"/>
+                          <pic:cNvPr id="2057430853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218157220" name="Picture">
+                  <wp:docPr id="1365074807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218157220" name="Picture"/>
+                          <pic:cNvPr id="1365074807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047682049" name="Picture">
+                  <wp:docPr id="988376785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047682049" name="Picture"/>
+                          <pic:cNvPr id="988376785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611327543" name="Picture">
+                  <wp:docPr id="1699636422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611327543" name="Picture"/>
+                          <pic:cNvPr id="1699636422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077058650" name="Picture">
+                  <wp:docPr id="388768068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077058650" name="Picture"/>
+                          <pic:cNvPr id="388768068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948663118" name="Picture">
+                        <wp:docPr id="1224561125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948663118" name="Picture"/>
+                                <pic:cNvPr id="1224561125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590186409" name="Picture">
+                  <wp:docPr id="798446814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590186409" name="Picture"/>
+                          <pic:cNvPr id="798446814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908491712" name="Picture">
+                  <wp:docPr id="1495924056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908491712" name="Picture"/>
+                          <pic:cNvPr id="1495924056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877189883" name="Picture">
+                  <wp:docPr id="2071588321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877189883" name="Picture"/>
+                          <pic:cNvPr id="2071588321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984711378" name="Picture">
+                  <wp:docPr id="1387621806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984711378" name="Picture"/>
+                          <pic:cNvPr id="1387621806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927549203" name="Picture">
+                  <wp:docPr id="193723336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927549203" name="Picture"/>
+                          <pic:cNvPr id="193723336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805063573" name="Picture">
+                  <wp:docPr id="1129333439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805063573" name="Picture"/>
+                          <pic:cNvPr id="1129333439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518663192" name="Picture">
+                        <wp:docPr id="622027248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518663192" name="Picture"/>
+                                <pic:cNvPr id="622027248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38470,57 +38470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964184595" name="Picture">
+                  <wp:docPr id="1320174546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964184595" name="Picture"/>
+                          <pic:cNvPr id="1320174546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38559,57 +38559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144082194" name="Picture">
+                  <wp:docPr id="1888659221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144082194" name="Picture"/>
+                          <pic:cNvPr id="1888659221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39203,57 +39203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519246308" name="Picture">
+                  <wp:docPr id="680513122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519246308" name="Picture"/>
+                          <pic:cNvPr id="680513122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40201,57 +40201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397211960" name="Picture">
+                  <wp:docPr id="1508284389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397211960" name="Picture"/>
+                          <pic:cNvPr id="1508284389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40304,57 +40304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102685681" name="Picture">
+                  <wp:docPr id="976728068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102685681" name="Picture"/>
+                          <pic:cNvPr id="976728068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41680,57 +41680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999765793" name="Picture">
+                  <wp:docPr id="885510313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999765793" name="Picture"/>
+                          <pic:cNvPr id="885510313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43416,57 +43416,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827538978" name="Picture">
+                        <wp:docPr id="1389119479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827538978" name="Picture"/>
+                                <pic:cNvPr id="1389119479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44959,57 +44959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460000196" name="Picture">
+                  <wp:docPr id="857273731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460000196" name="Picture"/>
+                          <pic:cNvPr id="857273731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45030,57 +45030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237619970" name="Picture">
+                  <wp:docPr id="507308377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237619970" name="Picture"/>
+                          <pic:cNvPr id="507308377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45539,57 +45539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435875126" name="Picture">
+                  <wp:docPr id="182711535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435875126" name="Picture"/>
+                          <pic:cNvPr id="182711535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46649,57 +46649,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143774789" name="Picture">
+                        <wp:docPr id="574498747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143774789" name="Picture"/>
+                                <pic:cNvPr id="574498747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47970,57 +47970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662045838" name="Picture">
+                  <wp:docPr id="1417223973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662045838" name="Picture"/>
+                          <pic:cNvPr id="1417223973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48041,57 +48041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015123345" name="Picture">
+                  <wp:docPr id="471331534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015123345" name="Picture"/>
+                          <pic:cNvPr id="471331534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48455,57 +48455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976508344" name="Picture">
+                  <wp:docPr id="1330056456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976508344" name="Picture"/>
+                          <pic:cNvPr id="1330056456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>