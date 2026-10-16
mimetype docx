--- v0 (2026-08-20)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014926780" name="Picture">
+                  <wp:docPr id="1471046757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014926780" name="Picture"/>
+                          <pic:cNvPr id="1471046757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927005073" name="Picture">
+                  <wp:docPr id="386441770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927005073" name="Picture"/>
+                          <pic:cNvPr id="386441770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010604136" name="Picture">
+                        <wp:docPr id="1772332236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010604136" name="Picture"/>
+                                <pic:cNvPr id="1772332236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015844727" name="Picture">
+                  <wp:docPr id="266417227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015844727" name="Picture"/>
+                          <pic:cNvPr id="266417227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128628646" name="Picture">
+                  <wp:docPr id="2120830518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128628646" name="Picture"/>
+                          <pic:cNvPr id="2120830518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123192309" name="Picture">
+                  <wp:docPr id="169989990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123192309" name="Picture"/>
+                          <pic:cNvPr id="169989990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588382617" name="Picture">
+                  <wp:docPr id="1373769102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588382617" name="Picture"/>
+                          <pic:cNvPr id="1373769102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781953538" name="Picture">
+                  <wp:docPr id="489157662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781953538" name="Picture"/>
+                          <pic:cNvPr id="489157662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568804719" name="Picture">
+                        <wp:docPr id="1942212454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568804719" name="Picture"/>
+                                <pic:cNvPr id="1942212454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797378883" name="Picture">
+                        <wp:docPr id="1092101321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797378883" name="Picture"/>
+                                <pic:cNvPr id="1092101321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558304538" name="Picture">
+                        <wp:docPr id="1167316752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558304538" name="Picture"/>
+                                <pic:cNvPr id="1167316752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961526624" name="Picture">
+                        <wp:docPr id="438755979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961526624" name="Picture"/>
+                                <pic:cNvPr id="438755979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999084333" name="Picture">
+                        <wp:docPr id="161899845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999084333" name="Picture"/>
+                                <pic:cNvPr id="161899845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885419713" name="Picture">
+                        <wp:docPr id="1793061577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885419713" name="Picture"/>
+                                <pic:cNvPr id="1793061577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669851270" name="Picture">
+                        <wp:docPr id="1513226717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669851270" name="Picture"/>
+                                <pic:cNvPr id="1513226717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921245916" name="Picture">
+                        <wp:docPr id="568169164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921245916" name="Picture"/>
+                                <pic:cNvPr id="568169164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376298584" name="Picture">
+                        <wp:docPr id="1430632171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376298584" name="Picture"/>
+                                <pic:cNvPr id="1430632171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576889731" name="Picture">
+                        <wp:docPr id="1753454284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576889731" name="Picture"/>
+                                <pic:cNvPr id="1753454284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296003471" name="Picture">
+                        <wp:docPr id="49513001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296003471" name="Picture"/>
+                                <pic:cNvPr id="49513001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576472805" name="Picture">
+                        <wp:docPr id="849514830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576472805" name="Picture"/>
+                                <pic:cNvPr id="849514830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247489796" name="Picture">
+                        <wp:docPr id="797215940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247489796" name="Picture"/>
+                                <pic:cNvPr id="797215940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699672244" name="Picture">
+                        <wp:docPr id="225795239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699672244" name="Picture"/>
+                                <pic:cNvPr id="225795239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266387883" name="Picture">
+                        <wp:docPr id="424047259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266387883" name="Picture"/>
+                                <pic:cNvPr id="424047259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012344857" name="Picture">
+                  <wp:docPr id="1057994052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012344857" name="Picture"/>
+                          <pic:cNvPr id="1057994052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723502755" name="Picture">
+                  <wp:docPr id="1794157620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723502755" name="Picture"/>
+                          <pic:cNvPr id="1794157620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624968987" name="Picture">
+                  <wp:docPr id="1551366103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624968987" name="Picture"/>
+                          <pic:cNvPr id="1551366103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567978737" name="Picture">
+                  <wp:docPr id="544356884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567978737" name="Picture"/>
+                          <pic:cNvPr id="544356884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439728214" name="Picture">
+                  <wp:docPr id="227593963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439728214" name="Picture"/>
+                          <pic:cNvPr id="227593963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242375850" name="Picture">
+                  <wp:docPr id="2123686241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242375850" name="Picture"/>
+                          <pic:cNvPr id="2123686241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775869965" name="Picture">
+                        <wp:docPr id="1319294582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775869965" name="Picture"/>
+                                <pic:cNvPr id="1319294582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688922918" name="Picture">
+                  <wp:docPr id="620598798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688922918" name="Picture"/>
+                          <pic:cNvPr id="620598798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945425255" name="Picture">
+                  <wp:docPr id="1597128539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945425255" name="Picture"/>
+                          <pic:cNvPr id="1597128539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480714153" name="Picture">
+                  <wp:docPr id="125518765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480714153" name="Picture"/>
+                          <pic:cNvPr id="125518765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152876672" name="Picture">
+                  <wp:docPr id="972340754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152876672" name="Picture"/>
+                          <pic:cNvPr id="972340754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293044937" name="Picture">
+                  <wp:docPr id="784177981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293044937" name="Picture"/>
+                          <pic:cNvPr id="784177981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488557072" name="Picture">
+                  <wp:docPr id="12334820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488557072" name="Picture"/>
+                          <pic:cNvPr id="12334820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033360110" name="Picture">
+                        <wp:docPr id="438993880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033360110" name="Picture"/>
+                                <pic:cNvPr id="438993880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832881868" name="Picture">
+                  <wp:docPr id="2067828079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832881868" name="Picture"/>
+                          <pic:cNvPr id="2067828079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142070271" name="Picture">
+                  <wp:docPr id="1634959887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142070271" name="Picture"/>
+                          <pic:cNvPr id="1634959887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473461424" name="Picture">
+                  <wp:docPr id="155228930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473461424" name="Picture"/>
+                          <pic:cNvPr id="155228930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052479379" name="Picture">
+                  <wp:docPr id="1478628811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052479379" name="Picture"/>
+                          <pic:cNvPr id="1478628811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271829392" name="Picture">
+                  <wp:docPr id="884118239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271829392" name="Picture"/>
+                          <pic:cNvPr id="884118239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261204497" name="Picture">
+                  <wp:docPr id="1980870428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261204497" name="Picture"/>
+                          <pic:cNvPr id="1980870428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732348197" name="Picture">
+                        <wp:docPr id="1120002317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732348197" name="Picture"/>
+                                <pic:cNvPr id="1120002317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694507874" name="Picture">
+                  <wp:docPr id="970186502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694507874" name="Picture"/>
+                          <pic:cNvPr id="970186502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745113641" name="Picture">
+                  <wp:docPr id="1078231536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745113641" name="Picture"/>
+                          <pic:cNvPr id="1078231536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663489932" name="Picture">
+                  <wp:docPr id="1153548539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663489932" name="Picture"/>
+                          <pic:cNvPr id="1153548539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250975734" name="Picture">
+                  <wp:docPr id="634251259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250975734" name="Picture"/>
+                          <pic:cNvPr id="634251259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198990886" name="Picture">
+                  <wp:docPr id="1830072280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198990886" name="Picture"/>
+                          <pic:cNvPr id="1830072280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142432157" name="Picture">
+                  <wp:docPr id="962125961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142432157" name="Picture"/>
+                          <pic:cNvPr id="962125961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444536894" name="Picture">
+                        <wp:docPr id="1364438082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444536894" name="Picture"/>
+                                <pic:cNvPr id="1364438082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970035198" name="Picture">
+                  <wp:docPr id="1166996414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970035198" name="Picture"/>
+                          <pic:cNvPr id="1166996414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828539775" name="Picture">
+                  <wp:docPr id="166946545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828539775" name="Picture"/>
+                          <pic:cNvPr id="166946545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714078622" name="Picture">
+                  <wp:docPr id="750067340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714078622" name="Picture"/>
+                          <pic:cNvPr id="750067340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008040904" name="Picture">
+                  <wp:docPr id="161945738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008040904" name="Picture"/>
+                          <pic:cNvPr id="161945738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009297851" name="Picture">
+                  <wp:docPr id="2102308438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009297851" name="Picture"/>
+                          <pic:cNvPr id="2102308438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56909855" name="Picture">
+                  <wp:docPr id="1596593316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56909855" name="Picture"/>
+                          <pic:cNvPr id="1596593316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952116652" name="Picture">
+                  <wp:docPr id="1451594871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952116652" name="Picture"/>
+                          <pic:cNvPr id="1451594871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936320829" name="Picture">
+                  <wp:docPr id="2110786101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936320829" name="Picture"/>
+                          <pic:cNvPr id="2110786101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263136978" name="Picture">
+                  <wp:docPr id="2028020329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263136978" name="Picture"/>
+                          <pic:cNvPr id="2028020329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>