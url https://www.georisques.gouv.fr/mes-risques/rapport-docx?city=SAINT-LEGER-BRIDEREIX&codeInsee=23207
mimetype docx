--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776693659" name="Picture">
+                  <wp:docPr id="707047721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776693659" name="Picture"/>
+                          <pic:cNvPr id="707047721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009643614" name="Picture">
+                  <wp:docPr id="1209784506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009643614" name="Picture"/>
+                          <pic:cNvPr id="1209784506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28615590" name="Picture">
+                        <wp:docPr id="1188563522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28615590" name="Picture"/>
+                                <pic:cNvPr id="1188563522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219257269" name="Picture">
+                  <wp:docPr id="1505319993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219257269" name="Picture"/>
+                          <pic:cNvPr id="1505319993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066821228" name="Picture">
+                  <wp:docPr id="211767472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066821228" name="Picture"/>
+                          <pic:cNvPr id="211767472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373660843" name="Picture">
+                  <wp:docPr id="509008290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373660843" name="Picture"/>
+                          <pic:cNvPr id="509008290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615372620" name="Picture">
+                  <wp:docPr id="69201875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615372620" name="Picture"/>
+                          <pic:cNvPr id="69201875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576166127" name="Picture">
+                  <wp:docPr id="1100400276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576166127" name="Picture"/>
+                          <pic:cNvPr id="1100400276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462019059" name="Picture">
+                        <wp:docPr id="1660373336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462019059" name="Picture"/>
+                                <pic:cNvPr id="1660373336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052048387" name="Picture">
+                        <wp:docPr id="738673145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052048387" name="Picture"/>
+                                <pic:cNvPr id="738673145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843162764" name="Picture">
+                        <wp:docPr id="1091843592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843162764" name="Picture"/>
+                                <pic:cNvPr id="1091843592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394495144" name="Picture">
+                        <wp:docPr id="564223011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394495144" name="Picture"/>
+                                <pic:cNvPr id="564223011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200648000" name="Picture">
+                        <wp:docPr id="552563803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200648000" name="Picture"/>
+                                <pic:cNvPr id="552563803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409560464" name="Picture">
+                        <wp:docPr id="500722764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409560464" name="Picture"/>
+                                <pic:cNvPr id="500722764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490912858" name="Picture">
+                        <wp:docPr id="1879950199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490912858" name="Picture"/>
+                                <pic:cNvPr id="1879950199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180952396" name="Picture">
+                        <wp:docPr id="1823088002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180952396" name="Picture"/>
+                                <pic:cNvPr id="1823088002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908576100" name="Picture">
+                        <wp:docPr id="634649183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908576100" name="Picture"/>
+                                <pic:cNvPr id="634649183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108790807" name="Picture">
+                        <wp:docPr id="1461714123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108790807" name="Picture"/>
+                                <pic:cNvPr id="1461714123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037163525" name="Picture">
+                        <wp:docPr id="1406506192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037163525" name="Picture"/>
+                                <pic:cNvPr id="1406506192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246020377" name="Picture">
+                        <wp:docPr id="417361796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246020377" name="Picture"/>
+                                <pic:cNvPr id="417361796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407159471" name="Picture">
+                        <wp:docPr id="61321889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407159471" name="Picture"/>
+                                <pic:cNvPr id="61321889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450681329" name="Picture">
+                        <wp:docPr id="2129608030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450681329" name="Picture"/>
+                                <pic:cNvPr id="2129608030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018261550" name="Picture">
+                        <wp:docPr id="1236155163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018261550" name="Picture"/>
+                                <pic:cNvPr id="1236155163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793002395" name="Picture">
+                  <wp:docPr id="304309343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793002395" name="Picture"/>
+                          <pic:cNvPr id="304309343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914376563" name="Picture">
+                  <wp:docPr id="326431211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914376563" name="Picture"/>
+                          <pic:cNvPr id="326431211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304583191" name="Picture">
+                  <wp:docPr id="223673579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304583191" name="Picture"/>
+                          <pic:cNvPr id="223673579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411403481" name="Picture">
+                  <wp:docPr id="1288207636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411403481" name="Picture"/>
+                          <pic:cNvPr id="1288207636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655988176" name="Picture">
+                  <wp:docPr id="2002969118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655988176" name="Picture"/>
+                          <pic:cNvPr id="2002969118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150046906" name="Picture">
+                  <wp:docPr id="243967066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150046906" name="Picture"/>
+                          <pic:cNvPr id="243967066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433629471" name="Picture">
+                        <wp:docPr id="1297332575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433629471" name="Picture"/>
+                                <pic:cNvPr id="1297332575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459495794" name="Picture">
+                  <wp:docPr id="136504369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459495794" name="Picture"/>
+                          <pic:cNvPr id="136504369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087109797" name="Picture">
+                  <wp:docPr id="146120179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087109797" name="Picture"/>
+                          <pic:cNvPr id="146120179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843295677" name="Picture">
+                  <wp:docPr id="1484539131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843295677" name="Picture"/>
+                          <pic:cNvPr id="1484539131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124345499" name="Picture">
+                  <wp:docPr id="249170567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124345499" name="Picture"/>
+                          <pic:cNvPr id="249170567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574264851" name="Picture">
+                  <wp:docPr id="2135757971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574264851" name="Picture"/>
+                          <pic:cNvPr id="2135757971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459177392" name="Picture">
+                  <wp:docPr id="1905767766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459177392" name="Picture"/>
+                          <pic:cNvPr id="1905767766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439398245" name="Picture">
+                        <wp:docPr id="1508286911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439398245" name="Picture"/>
+                                <pic:cNvPr id="1508286911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246092192" name="Picture">
+                        <wp:docPr id="625908246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246092192" name="Picture"/>
+                                <pic:cNvPr id="625908246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915013579" name="Picture">
+                  <wp:docPr id="14840937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915013579" name="Picture"/>
+                          <pic:cNvPr id="14840937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995708677" name="Picture">
+                  <wp:docPr id="1007704754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995708677" name="Picture"/>
+                          <pic:cNvPr id="1007704754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956648306" name="Picture">
+                  <wp:docPr id="742535114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956648306" name="Picture"/>
+                          <pic:cNvPr id="742535114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152827409" name="Picture">
+                  <wp:docPr id="1792281454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152827409" name="Picture"/>
+                          <pic:cNvPr id="1792281454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102475100" name="Picture">
+                  <wp:docPr id="1102704769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102475100" name="Picture"/>
+                          <pic:cNvPr id="1102704769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138975546" name="Picture">
+                  <wp:docPr id="18597999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138975546" name="Picture"/>
+                          <pic:cNvPr id="18597999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143170276" name="Picture">
+                  <wp:docPr id="545144986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143170276" name="Picture"/>
+                          <pic:cNvPr id="545144986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32040,57 +32040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898437588" name="Picture">
+                  <wp:docPr id="2147073098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898437588" name="Picture"/>
+                          <pic:cNvPr id="2147073098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32684,57 +32684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899243072" name="Picture">
+                  <wp:docPr id="821548837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899243072" name="Picture"/>
+                          <pic:cNvPr id="821548837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33682,57 +33682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136599625" name="Picture">
+                  <wp:docPr id="1597723370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136599625" name="Picture"/>
+                          <pic:cNvPr id="1597723370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33785,57 +33785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535414183" name="Picture">
+                  <wp:docPr id="1889509337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535414183" name="Picture"/>
+                          <pic:cNvPr id="1889509337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35162,57 +35162,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341547976" name="Picture">
+                  <wp:docPr id="2039844776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341547976" name="Picture"/>
+                          <pic:cNvPr id="2039844776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36305,57 +36305,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514445224" name="Picture">
+                        <wp:docPr id="270249442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514445224" name="Picture"/>
+                                <pic:cNvPr id="270249442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37666,57 +37666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652246797" name="Picture">
+                  <wp:docPr id="1168545926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652246797" name="Picture"/>
+                          <pic:cNvPr id="1168545926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37755,57 +37755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573310616" name="Picture">
+                  <wp:docPr id="1969147424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573310616" name="Picture"/>
+                          <pic:cNvPr id="1969147424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38399,57 +38399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988003797" name="Picture">
+                  <wp:docPr id="1523027525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988003797" name="Picture"/>
+                          <pic:cNvPr id="1523027525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39397,57 +39397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724050128" name="Picture">
+                  <wp:docPr id="1726690967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724050128" name="Picture"/>
+                          <pic:cNvPr id="1726690967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39500,57 +39500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829384253" name="Picture">
+                  <wp:docPr id="318737541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829384253" name="Picture"/>
+                          <pic:cNvPr id="318737541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40877,57 +40877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788689179" name="Picture">
+                  <wp:docPr id="1346795256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788689179" name="Picture"/>
+                          <pic:cNvPr id="1346795256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42020,57 +42020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514448652" name="Picture">
+                        <wp:docPr id="1569197322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514448652" name="Picture"/>
+                                <pic:cNvPr id="1569197322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43291,57 +43291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120286902" name="Picture">
+                  <wp:docPr id="1525340029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120286902" name="Picture"/>
+                          <pic:cNvPr id="1525340029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43371,57 +43371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083065324" name="Picture">
+                  <wp:docPr id="1467243969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083065324" name="Picture"/>
+                          <pic:cNvPr id="1467243969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43850,57 +43850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420421004" name="Picture">
+                  <wp:docPr id="1464634093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420421004" name="Picture"/>
+                          <pic:cNvPr id="1464634093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45628,57 +45628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619449418" name="Picture">
+                  <wp:docPr id="655462887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619449418" name="Picture"/>
+                          <pic:cNvPr id="655462887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45708,57 +45708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928998339" name="Picture">
+                  <wp:docPr id="1243820123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928998339" name="Picture"/>
+                          <pic:cNvPr id="1243820123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46187,57 +46187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477089773" name="Picture">
+                  <wp:docPr id="175780722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477089773" name="Picture"/>
+                          <pic:cNvPr id="175780722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48342,57 +48342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058352282" name="Picture">
+                  <wp:docPr id="270604968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058352282" name="Picture"/>
+                          <pic:cNvPr id="270604968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48413,57 +48413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916636535" name="Picture">
+                  <wp:docPr id="1129533727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916636535" name="Picture"/>
+                          <pic:cNvPr id="1129533727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48827,57 +48827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422947049" name="Picture">
+                  <wp:docPr id="417926052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422947049" name="Picture"/>
+                          <pic:cNvPr id="417926052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>