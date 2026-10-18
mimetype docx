--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664796218" name="Picture">
+                  <wp:docPr id="750050473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664796218" name="Picture"/>
+                          <pic:cNvPr id="750050473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786299915" name="Picture">
+                  <wp:docPr id="1457318570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786299915" name="Picture"/>
+                          <pic:cNvPr id="1457318570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536436040" name="Picture">
+                        <wp:docPr id="1745505553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536436040" name="Picture"/>
+                                <pic:cNvPr id="1745505553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075241126" name="Picture">
+                  <wp:docPr id="405786309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075241126" name="Picture"/>
+                          <pic:cNvPr id="405786309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789053412" name="Picture">
+                  <wp:docPr id="1361324116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789053412" name="Picture"/>
+                          <pic:cNvPr id="1361324116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389614179" name="Picture">
+                  <wp:docPr id="1632145491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389614179" name="Picture"/>
+                          <pic:cNvPr id="1632145491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216318226" name="Picture">
+                  <wp:docPr id="1799742659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216318226" name="Picture"/>
+                          <pic:cNvPr id="1799742659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919158862" name="Picture">
+                  <wp:docPr id="986020143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919158862" name="Picture"/>
+                          <pic:cNvPr id="986020143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689585295" name="Picture">
+                        <wp:docPr id="680985154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689585295" name="Picture"/>
+                                <pic:cNvPr id="680985154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419355664" name="Picture">
+                        <wp:docPr id="683035621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419355664" name="Picture"/>
+                                <pic:cNvPr id="683035621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78448959" name="Picture">
+                        <wp:docPr id="626299371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78448959" name="Picture"/>
+                                <pic:cNvPr id="626299371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913096142" name="Picture">
+                        <wp:docPr id="1761440817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913096142" name="Picture"/>
+                                <pic:cNvPr id="1761440817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103301851" name="Picture">
+                        <wp:docPr id="248311673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103301851" name="Picture"/>
+                                <pic:cNvPr id="248311673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568118735" name="Picture">
+                        <wp:docPr id="2041009967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568118735" name="Picture"/>
+                                <pic:cNvPr id="2041009967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835723189" name="Picture">
+                        <wp:docPr id="767858643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835723189" name="Picture"/>
+                                <pic:cNvPr id="767858643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115102479" name="Picture">
+                        <wp:docPr id="1130469783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115102479" name="Picture"/>
+                                <pic:cNvPr id="1130469783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372530581" name="Picture">
+                        <wp:docPr id="1043353811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372530581" name="Picture"/>
+                                <pic:cNvPr id="1043353811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910853433" name="Picture">
+                        <wp:docPr id="1507661628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910853433" name="Picture"/>
+                                <pic:cNvPr id="1507661628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333465416" name="Picture">
+                        <wp:docPr id="1259960153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333465416" name="Picture"/>
+                                <pic:cNvPr id="1259960153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117642971" name="Picture">
+                        <wp:docPr id="1526925544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117642971" name="Picture"/>
+                                <pic:cNvPr id="1526925544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68835604" name="Picture">
+                  <wp:docPr id="793963094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68835604" name="Picture"/>
+                          <pic:cNvPr id="793963094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816977885" name="Picture">
+                  <wp:docPr id="2044589313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816977885" name="Picture"/>
+                          <pic:cNvPr id="2044589313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794683887" name="Picture">
+                  <wp:docPr id="752707927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794683887" name="Picture"/>
+                          <pic:cNvPr id="752707927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184967988" name="Picture">
+                  <wp:docPr id="960561254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184967988" name="Picture"/>
+                          <pic:cNvPr id="960561254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789246020" name="Picture">
+                  <wp:docPr id="1707915308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789246020" name="Picture"/>
+                          <pic:cNvPr id="1707915308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903211018" name="Picture">
+                  <wp:docPr id="1669758728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903211018" name="Picture"/>
+                          <pic:cNvPr id="1669758728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107958640" name="Picture">
+                        <wp:docPr id="706996308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107958640" name="Picture"/>
+                                <pic:cNvPr id="706996308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703686195" name="Picture">
+                  <wp:docPr id="149698859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703686195" name="Picture"/>
+                          <pic:cNvPr id="149698859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785894865" name="Picture">
+                  <wp:docPr id="2118517396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785894865" name="Picture"/>
+                          <pic:cNvPr id="2118517396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816279690" name="Picture">
+                  <wp:docPr id="1267872832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816279690" name="Picture"/>
+                          <pic:cNvPr id="1267872832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244400594" name="Picture">
+                  <wp:docPr id="1237369595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244400594" name="Picture"/>
+                          <pic:cNvPr id="1237369595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238452657" name="Picture">
+                  <wp:docPr id="1211973887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238452657" name="Picture"/>
+                          <pic:cNvPr id="1211973887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148866934" name="Picture">
+                  <wp:docPr id="540709239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148866934" name="Picture"/>
+                          <pic:cNvPr id="540709239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623752672" name="Picture">
+                        <wp:docPr id="173183382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623752672" name="Picture"/>
+                                <pic:cNvPr id="173183382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649522980" name="Picture">
+                  <wp:docPr id="1889862362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649522980" name="Picture"/>
+                          <pic:cNvPr id="1889862362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958147989" name="Picture">
+                  <wp:docPr id="1432021439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958147989" name="Picture"/>
+                          <pic:cNvPr id="1432021439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068389400" name="Picture">
+                  <wp:docPr id="1761763265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068389400" name="Picture"/>
+                          <pic:cNvPr id="1761763265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860909501" name="Picture">
+                  <wp:docPr id="392265055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860909501" name="Picture"/>
+                          <pic:cNvPr id="392265055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139456814" name="Picture">
+                  <wp:docPr id="1505240970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139456814" name="Picture"/>
+                          <pic:cNvPr id="1505240970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985193281" name="Picture">
+                  <wp:docPr id="92213426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985193281" name="Picture"/>
+                          <pic:cNvPr id="92213426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582789875" name="Picture">
+                        <wp:docPr id="1985615255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582789875" name="Picture"/>
+                                <pic:cNvPr id="1985615255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597482776" name="Picture">
+                  <wp:docPr id="161705734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597482776" name="Picture"/>
+                          <pic:cNvPr id="161705734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878836398" name="Picture">
+                  <wp:docPr id="919499357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878836398" name="Picture"/>
+                          <pic:cNvPr id="919499357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375002685" name="Picture">
+                  <wp:docPr id="278806462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375002685" name="Picture"/>
+                          <pic:cNvPr id="278806462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774371778" name="Picture">
+                  <wp:docPr id="1974931068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774371778" name="Picture"/>
+                          <pic:cNvPr id="1974931068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315864498" name="Picture">
+                  <wp:docPr id="1812854603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315864498" name="Picture"/>
+                          <pic:cNvPr id="1812854603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363984933" name="Picture">
+                  <wp:docPr id="915763999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363984933" name="Picture"/>
+                          <pic:cNvPr id="915763999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010713714" name="Picture">
+                        <wp:docPr id="1680044708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010713714" name="Picture"/>
+                                <pic:cNvPr id="1680044708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651490048" name="Picture">
+                  <wp:docPr id="2041833652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651490048" name="Picture"/>
+                          <pic:cNvPr id="2041833652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956513887" name="Picture">
+                  <wp:docPr id="1204095630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956513887" name="Picture"/>
+                          <pic:cNvPr id="1204095630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558984151" name="Picture">
+                  <wp:docPr id="1925089638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558984151" name="Picture"/>
+                          <pic:cNvPr id="1925089638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>