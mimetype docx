--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211726803" name="Picture">
+                  <wp:docPr id="635015714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211726803" name="Picture"/>
+                          <pic:cNvPr id="635015714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047322807" name="Picture">
+                  <wp:docPr id="539355186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047322807" name="Picture"/>
+                          <pic:cNvPr id="539355186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752715807" name="Picture">
+                        <wp:docPr id="1799359088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752715807" name="Picture"/>
+                                <pic:cNvPr id="1799359088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193506691" name="Picture">
+                  <wp:docPr id="1211232432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193506691" name="Picture"/>
+                          <pic:cNvPr id="1211232432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303757222" name="Picture">
+                  <wp:docPr id="1980866483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303757222" name="Picture"/>
+                          <pic:cNvPr id="1980866483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136985162" name="Picture">
+                  <wp:docPr id="536986574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136985162" name="Picture"/>
+                          <pic:cNvPr id="536986574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452955068" name="Picture">
+                  <wp:docPr id="1453240696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452955068" name="Picture"/>
+                          <pic:cNvPr id="1453240696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678025591" name="Picture">
+                  <wp:docPr id="974032427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678025591" name="Picture"/>
+                          <pic:cNvPr id="974032427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697690189" name="Picture">
+                        <wp:docPr id="1211358219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697690189" name="Picture"/>
+                                <pic:cNvPr id="1211358219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801983820" name="Picture">
+                        <wp:docPr id="629784908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801983820" name="Picture"/>
+                                <pic:cNvPr id="629784908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263856515" name="Picture">
+                        <wp:docPr id="1962930130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263856515" name="Picture"/>
+                                <pic:cNvPr id="1962930130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613572384" name="Picture">
+                        <wp:docPr id="1641534196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613572384" name="Picture"/>
+                                <pic:cNvPr id="1641534196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160147550" name="Picture">
+                        <wp:docPr id="972183242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160147550" name="Picture"/>
+                                <pic:cNvPr id="972183242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147644547" name="Picture">
+                        <wp:docPr id="488435109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147644547" name="Picture"/>
+                                <pic:cNvPr id="488435109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182180853" name="Picture">
+                        <wp:docPr id="1511423673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182180853" name="Picture"/>
+                                <pic:cNvPr id="1511423673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260503223" name="Picture">
+                        <wp:docPr id="1965641304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260503223" name="Picture"/>
+                                <pic:cNvPr id="1965641304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971687130" name="Picture">
+                        <wp:docPr id="1076367049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971687130" name="Picture"/>
+                                <pic:cNvPr id="1076367049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432420490" name="Picture">
+                        <wp:docPr id="1232957350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432420490" name="Picture"/>
+                                <pic:cNvPr id="1232957350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684178825" name="Picture">
+                        <wp:docPr id="232466247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684178825" name="Picture"/>
+                                <pic:cNvPr id="232466247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541799616" name="Picture">
+                        <wp:docPr id="1479698782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541799616" name="Picture"/>
+                                <pic:cNvPr id="1479698782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305893627" name="Picture">
+                        <wp:docPr id="1444508685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305893627" name="Picture"/>
+                                <pic:cNvPr id="1444508685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457615091" name="Picture">
+                        <wp:docPr id="1446646678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457615091" name="Picture"/>
+                                <pic:cNvPr id="1446646678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005197103" name="Picture">
+                        <wp:docPr id="1149731818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005197103" name="Picture"/>
+                                <pic:cNvPr id="1149731818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046761839" name="Picture">
+                  <wp:docPr id="391913874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046761839" name="Picture"/>
+                          <pic:cNvPr id="391913874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599747072" name="Picture">
+                  <wp:docPr id="248883480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599747072" name="Picture"/>
+                          <pic:cNvPr id="248883480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342635499" name="Picture">
+                  <wp:docPr id="160015411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342635499" name="Picture"/>
+                          <pic:cNvPr id="160015411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578630575" name="Picture">
+                  <wp:docPr id="278152665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578630575" name="Picture"/>
+                          <pic:cNvPr id="278152665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033248851" name="Picture">
+                  <wp:docPr id="1000573607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033248851" name="Picture"/>
+                          <pic:cNvPr id="1000573607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578818480" name="Picture">
+                  <wp:docPr id="1586978877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578818480" name="Picture"/>
+                          <pic:cNvPr id="1586978877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34223824" name="Picture">
+                        <wp:docPr id="88804710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34223824" name="Picture"/>
+                                <pic:cNvPr id="88804710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987958095" name="Picture">
+                  <wp:docPr id="2019546967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987958095" name="Picture"/>
+                          <pic:cNvPr id="2019546967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383054151" name="Picture">
+                  <wp:docPr id="1097962642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383054151" name="Picture"/>
+                          <pic:cNvPr id="1097962642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169947131" name="Picture">
+                  <wp:docPr id="470585831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169947131" name="Picture"/>
+                          <pic:cNvPr id="470585831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562611031" name="Picture">
+                  <wp:docPr id="1434296571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562611031" name="Picture"/>
+                          <pic:cNvPr id="1434296571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158072986" name="Picture">
+                  <wp:docPr id="1365739758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158072986" name="Picture"/>
+                          <pic:cNvPr id="1365739758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562575406" name="Picture">
+                  <wp:docPr id="765206000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562575406" name="Picture"/>
+                          <pic:cNvPr id="765206000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321669526" name="Picture">
+                        <wp:docPr id="1947778138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321669526" name="Picture"/>
+                                <pic:cNvPr id="1947778138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196102674" name="Picture">
+                  <wp:docPr id="967199924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196102674" name="Picture"/>
+                          <pic:cNvPr id="967199924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957999074" name="Picture">
+                  <wp:docPr id="553479789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957999074" name="Picture"/>
+                          <pic:cNvPr id="553479789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277481088" name="Picture">
+                  <wp:docPr id="1537760428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277481088" name="Picture"/>
+                          <pic:cNvPr id="1537760428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666985459" name="Picture">
+                  <wp:docPr id="1201848393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666985459" name="Picture"/>
+                          <pic:cNvPr id="1201848393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192044766" name="Picture">
+                  <wp:docPr id="1138766493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192044766" name="Picture"/>
+                          <pic:cNvPr id="1138766493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997990443" name="Picture">
+                  <wp:docPr id="520678001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997990443" name="Picture"/>
+                          <pic:cNvPr id="520678001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424607021" name="Picture">
+                        <wp:docPr id="655894202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424607021" name="Picture"/>
+                                <pic:cNvPr id="655894202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131014999" name="Picture">
+                  <wp:docPr id="2132478794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131014999" name="Picture"/>
+                          <pic:cNvPr id="2132478794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774929587" name="Picture">
+                  <wp:docPr id="1354034049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774929587" name="Picture"/>
+                          <pic:cNvPr id="1354034049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760120534" name="Picture">
+                  <wp:docPr id="889682331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760120534" name="Picture"/>
+                          <pic:cNvPr id="889682331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515999592" name="Picture">
+                  <wp:docPr id="1000974689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515999592" name="Picture"/>
+                          <pic:cNvPr id="1000974689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627438049" name="Picture">
+                  <wp:docPr id="1060139203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627438049" name="Picture"/>
+                          <pic:cNvPr id="1060139203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807067951" name="Picture">
+                  <wp:docPr id="1174336389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807067951" name="Picture"/>
+                          <pic:cNvPr id="1174336389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229305447" name="Picture">
+                        <wp:docPr id="949029178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229305447" name="Picture"/>
+                                <pic:cNvPr id="949029178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258965683" name="Picture">
+                  <wp:docPr id="180467574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258965683" name="Picture"/>
+                          <pic:cNvPr id="180467574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130124194" name="Picture">
+                  <wp:docPr id="1380045570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130124194" name="Picture"/>
+                          <pic:cNvPr id="1380045570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322087611" name="Picture">
+                  <wp:docPr id="974944649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322087611" name="Picture"/>
+                          <pic:cNvPr id="974944649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264898010" name="Picture">
+                  <wp:docPr id="555833585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264898010" name="Picture"/>
+                          <pic:cNvPr id="555833585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783004868" name="Picture">
+                  <wp:docPr id="1916149349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783004868" name="Picture"/>
+                          <pic:cNvPr id="1916149349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505997953" name="Picture">
+                  <wp:docPr id="530149568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505997953" name="Picture"/>
+                          <pic:cNvPr id="530149568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842765844" name="Picture">
+                  <wp:docPr id="1570668640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842765844" name="Picture"/>
+                          <pic:cNvPr id="1570668640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406035920" name="Picture">
+                  <wp:docPr id="1574266599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406035920" name="Picture"/>
+                          <pic:cNvPr id="1574266599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631755776" name="Picture">
+                  <wp:docPr id="1506421683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631755776" name="Picture"/>
+                          <pic:cNvPr id="1506421683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>