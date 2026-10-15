--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470679543" name="Picture">
+                  <wp:docPr id="1919006047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470679543" name="Picture"/>
+                          <pic:cNvPr id="1919006047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946259060" name="Picture">
+                  <wp:docPr id="1163074174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946259060" name="Picture"/>
+                          <pic:cNvPr id="1163074174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903359664" name="Picture">
+                        <wp:docPr id="1091072670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903359664" name="Picture"/>
+                                <pic:cNvPr id="1091072670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123461705" name="Picture">
+                  <wp:docPr id="1355587385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123461705" name="Picture"/>
+                          <pic:cNvPr id="1355587385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575954657" name="Picture">
+                  <wp:docPr id="1971075819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575954657" name="Picture"/>
+                          <pic:cNvPr id="1971075819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660700558" name="Picture">
+                  <wp:docPr id="1859722379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660700558" name="Picture"/>
+                          <pic:cNvPr id="1859722379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686072264" name="Picture">
+                  <wp:docPr id="980814159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686072264" name="Picture"/>
+                          <pic:cNvPr id="980814159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881502815" name="Picture">
+                  <wp:docPr id="696039376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881502815" name="Picture"/>
+                          <pic:cNvPr id="696039376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688656307" name="Picture">
+                        <wp:docPr id="1965082837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688656307" name="Picture"/>
+                                <pic:cNvPr id="1965082837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206738267" name="Picture">
+                        <wp:docPr id="53060660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206738267" name="Picture"/>
+                                <pic:cNvPr id="53060660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728159678" name="Picture">
+                        <wp:docPr id="1251817391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728159678" name="Picture"/>
+                                <pic:cNvPr id="1251817391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049442447" name="Picture">
+                        <wp:docPr id="1409099714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049442447" name="Picture"/>
+                                <pic:cNvPr id="1409099714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751001905" name="Picture">
+                        <wp:docPr id="342616515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751001905" name="Picture"/>
+                                <pic:cNvPr id="342616515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969019269" name="Picture">
+                        <wp:docPr id="1943247614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969019269" name="Picture"/>
+                                <pic:cNvPr id="1943247614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418496435" name="Picture">
+                        <wp:docPr id="1279187746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418496435" name="Picture"/>
+                                <pic:cNvPr id="1279187746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880536637" name="Picture">
+                        <wp:docPr id="273480672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880536637" name="Picture"/>
+                                <pic:cNvPr id="273480672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033690595" name="Picture">
+                        <wp:docPr id="706409287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033690595" name="Picture"/>
+                                <pic:cNvPr id="706409287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853175383" name="Picture">
+                        <wp:docPr id="61913078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853175383" name="Picture"/>
+                                <pic:cNvPr id="61913078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="257923244" name="Picture">
+                        <wp:docPr id="891320565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="257923244" name="Picture"/>
+                                <pic:cNvPr id="891320565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865842754" name="Picture">
+                        <wp:docPr id="555845968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865842754" name="Picture"/>
+                                <pic:cNvPr id="555845968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474961325" name="Picture">
+                        <wp:docPr id="1661417783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474961325" name="Picture"/>
+                                <pic:cNvPr id="1661417783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619264289" name="Picture">
+                        <wp:docPr id="356501592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619264289" name="Picture"/>
+                                <pic:cNvPr id="356501592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162065192" name="Picture">
+                        <wp:docPr id="1497412004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162065192" name="Picture"/>
+                                <pic:cNvPr id="1497412004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7178278" name="Picture">
+                  <wp:docPr id="1659538055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7178278" name="Picture"/>
+                          <pic:cNvPr id="1659538055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171445802" name="Picture">
+                  <wp:docPr id="2099168748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171445802" name="Picture"/>
+                          <pic:cNvPr id="2099168748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070835913" name="Picture">
+                  <wp:docPr id="849997500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070835913" name="Picture"/>
+                          <pic:cNvPr id="849997500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475499244" name="Picture">
+                  <wp:docPr id="664377083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475499244" name="Picture"/>
+                          <pic:cNvPr id="664377083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195821702" name="Picture">
+                  <wp:docPr id="1766494804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195821702" name="Picture"/>
+                          <pic:cNvPr id="1766494804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622909583" name="Picture">
+                  <wp:docPr id="613294191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622909583" name="Picture"/>
+                          <pic:cNvPr id="613294191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407459901" name="Picture">
+                        <wp:docPr id="1948053586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407459901" name="Picture"/>
+                                <pic:cNvPr id="1948053586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252484158" name="Picture">
+                  <wp:docPr id="1740699516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252484158" name="Picture"/>
+                          <pic:cNvPr id="1740699516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083167319" name="Picture">
+                  <wp:docPr id="658609455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083167319" name="Picture"/>
+                          <pic:cNvPr id="658609455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847836593" name="Picture">
+                  <wp:docPr id="877424629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847836593" name="Picture"/>
+                          <pic:cNvPr id="877424629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336328648" name="Picture">
+                  <wp:docPr id="1935686265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336328648" name="Picture"/>
+                          <pic:cNvPr id="1935686265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439679874" name="Picture">
+                  <wp:docPr id="137103526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439679874" name="Picture"/>
+                          <pic:cNvPr id="137103526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236526549" name="Picture">
+                  <wp:docPr id="1243935949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236526549" name="Picture"/>
+                          <pic:cNvPr id="1243935949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788038259" name="Picture">
+                        <wp:docPr id="1095525219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788038259" name="Picture"/>
+                                <pic:cNvPr id="1095525219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384402626" name="Picture">
+                        <wp:docPr id="1136286561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384402626" name="Picture"/>
+                                <pic:cNvPr id="1136286561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939898363" name="Picture">
+                  <wp:docPr id="1632599822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939898363" name="Picture"/>
+                          <pic:cNvPr id="1632599822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180994851" name="Picture">
+                  <wp:docPr id="895820410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180994851" name="Picture"/>
+                          <pic:cNvPr id="895820410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864023342" name="Picture">
+                  <wp:docPr id="452819119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864023342" name="Picture"/>
+                          <pic:cNvPr id="452819119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727680487" name="Picture">
+                  <wp:docPr id="488724995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727680487" name="Picture"/>
+                          <pic:cNvPr id="488724995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812884452" name="Picture">
+                  <wp:docPr id="866881342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812884452" name="Picture"/>
+                          <pic:cNvPr id="866881342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451494363" name="Picture">
+                  <wp:docPr id="1501547312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451494363" name="Picture"/>
+                          <pic:cNvPr id="1501547312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505998453" name="Picture">
+                        <wp:docPr id="2068783417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505998453" name="Picture"/>
+                                <pic:cNvPr id="2068783417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795849797" name="Picture">
+                  <wp:docPr id="1548636971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795849797" name="Picture"/>
+                          <pic:cNvPr id="1548636971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912334135" name="Picture">
+                  <wp:docPr id="2042850673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912334135" name="Picture"/>
+                          <pic:cNvPr id="2042850673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752986035" name="Picture">
+                  <wp:docPr id="316484483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752986035" name="Picture"/>
+                          <pic:cNvPr id="316484483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657004935" name="Picture">
+                  <wp:docPr id="2074464354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657004935" name="Picture"/>
+                          <pic:cNvPr id="2074464354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942526860" name="Picture">
+                  <wp:docPr id="1772477855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942526860" name="Picture"/>
+                          <pic:cNvPr id="1772477855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050717241" name="Picture">
+                  <wp:docPr id="429822165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050717241" name="Picture"/>
+                          <pic:cNvPr id="429822165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374509167" name="Picture">
+                        <wp:docPr id="340960768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374509167" name="Picture"/>
+                                <pic:cNvPr id="340960768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366344137" name="Picture">
+                  <wp:docPr id="738480863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366344137" name="Picture"/>
+                          <pic:cNvPr id="738480863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793443240" name="Picture">
+                  <wp:docPr id="761762809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793443240" name="Picture"/>
+                          <pic:cNvPr id="761762809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701921023" name="Picture">
+                  <wp:docPr id="1747369630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701921023" name="Picture"/>
+                          <pic:cNvPr id="1747369630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110715690" name="Picture">
+                  <wp:docPr id="1802712956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110715690" name="Picture"/>
+                          <pic:cNvPr id="1802712956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987926840" name="Picture">
+                  <wp:docPr id="1675125216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987926840" name="Picture"/>
+                          <pic:cNvPr id="1675125216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080344602" name="Picture">
+                  <wp:docPr id="381411214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080344602" name="Picture"/>
+                          <pic:cNvPr id="381411214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550655215" name="Picture">
+                  <wp:docPr id="1413508032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550655215" name="Picture"/>
+                          <pic:cNvPr id="1413508032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823192689" name="Picture">
+                  <wp:docPr id="695525374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823192689" name="Picture"/>
+                          <pic:cNvPr id="695525374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697233195" name="Picture">
+                  <wp:docPr id="1669046345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697233195" name="Picture"/>
+                          <pic:cNvPr id="1669046345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>