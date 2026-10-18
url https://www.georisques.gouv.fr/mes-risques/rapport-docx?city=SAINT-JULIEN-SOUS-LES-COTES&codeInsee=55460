--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724790457" name="Picture">
+                  <wp:docPr id="593583272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724790457" name="Picture"/>
+                          <pic:cNvPr id="593583272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319315561" name="Picture">
+                  <wp:docPr id="1166425463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319315561" name="Picture"/>
+                          <pic:cNvPr id="1166425463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582200494" name="Picture">
+                        <wp:docPr id="356302923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582200494" name="Picture"/>
+                                <pic:cNvPr id="356302923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485716755" name="Picture">
+                  <wp:docPr id="67717457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485716755" name="Picture"/>
+                          <pic:cNvPr id="67717457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773133950" name="Picture">
+                  <wp:docPr id="1832436439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773133950" name="Picture"/>
+                          <pic:cNvPr id="1832436439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644441803" name="Picture">
+                  <wp:docPr id="1080415107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644441803" name="Picture"/>
+                          <pic:cNvPr id="1080415107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957061501" name="Picture">
+                  <wp:docPr id="970546408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957061501" name="Picture"/>
+                          <pic:cNvPr id="970546408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473101209" name="Picture">
+                  <wp:docPr id="1507877902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473101209" name="Picture"/>
+                          <pic:cNvPr id="1507877902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015869337" name="Picture">
+                        <wp:docPr id="610186391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015869337" name="Picture"/>
+                                <pic:cNvPr id="610186391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447624698" name="Picture">
+                        <wp:docPr id="459860531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447624698" name="Picture"/>
+                                <pic:cNvPr id="459860531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10306665" name="Picture">
+                        <wp:docPr id="373197179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10306665" name="Picture"/>
+                                <pic:cNvPr id="373197179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105903286" name="Picture">
+                        <wp:docPr id="1659418197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105903286" name="Picture"/>
+                                <pic:cNvPr id="1659418197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516169678" name="Picture">
+                        <wp:docPr id="707212745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516169678" name="Picture"/>
+                                <pic:cNvPr id="707212745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264458709" name="Picture">
+                        <wp:docPr id="1516450102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264458709" name="Picture"/>
+                                <pic:cNvPr id="1516450102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225080916" name="Picture">
+                        <wp:docPr id="636458532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225080916" name="Picture"/>
+                                <pic:cNvPr id="636458532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918184462" name="Picture">
+                        <wp:docPr id="698781611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918184462" name="Picture"/>
+                                <pic:cNvPr id="698781611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826492168" name="Picture">
+                        <wp:docPr id="839315699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826492168" name="Picture"/>
+                                <pic:cNvPr id="839315699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913060612" name="Picture">
+                        <wp:docPr id="251330197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913060612" name="Picture"/>
+                                <pic:cNvPr id="251330197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842800117" name="Picture">
+                        <wp:docPr id="627931247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842800117" name="Picture"/>
+                                <pic:cNvPr id="627931247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091963793" name="Picture">
+                        <wp:docPr id="552712656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091963793" name="Picture"/>
+                                <pic:cNvPr id="552712656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104913584" name="Picture">
+                        <wp:docPr id="193589974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104913584" name="Picture"/>
+                                <pic:cNvPr id="193589974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880753361" name="Picture">
+                        <wp:docPr id="920867503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880753361" name="Picture"/>
+                                <pic:cNvPr id="920867503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470025927" name="Picture">
+                        <wp:docPr id="1157610604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470025927" name="Picture"/>
+                                <pic:cNvPr id="1157610604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966975492" name="Picture">
+                  <wp:docPr id="1716247863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966975492" name="Picture"/>
+                          <pic:cNvPr id="1716247863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178596565" name="Picture">
+                  <wp:docPr id="173355353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178596565" name="Picture"/>
+                          <pic:cNvPr id="173355353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898513184" name="Picture">
+                  <wp:docPr id="1651867284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898513184" name="Picture"/>
+                          <pic:cNvPr id="1651867284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448314334" name="Picture">
+                  <wp:docPr id="318522092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448314334" name="Picture"/>
+                          <pic:cNvPr id="318522092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273308601" name="Picture">
+                  <wp:docPr id="401215455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273308601" name="Picture"/>
+                          <pic:cNvPr id="401215455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223007991" name="Picture">
+                  <wp:docPr id="365026756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223007991" name="Picture"/>
+                          <pic:cNvPr id="365026756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076495876" name="Picture">
+                        <wp:docPr id="1487966336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076495876" name="Picture"/>
+                                <pic:cNvPr id="1487966336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812133254" name="Picture">
+                        <wp:docPr id="1919078692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812133254" name="Picture"/>
+                                <pic:cNvPr id="1919078692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746772207" name="Picture">
+                  <wp:docPr id="189325581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746772207" name="Picture"/>
+                          <pic:cNvPr id="189325581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668488229" name="Picture">
+                  <wp:docPr id="1646563074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668488229" name="Picture"/>
+                          <pic:cNvPr id="1646563074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405170952" name="Picture">
+                  <wp:docPr id="103516563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405170952" name="Picture"/>
+                          <pic:cNvPr id="103516563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940177232" name="Picture">
+                  <wp:docPr id="1771563974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940177232" name="Picture"/>
+                          <pic:cNvPr id="1771563974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871787897" name="Picture">
+                  <wp:docPr id="1423220343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871787897" name="Picture"/>
+                          <pic:cNvPr id="1423220343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375463523" name="Picture">
+                  <wp:docPr id="896372578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375463523" name="Picture"/>
+                          <pic:cNvPr id="896372578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354809841" name="Picture">
+                        <wp:docPr id="1540852647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354809841" name="Picture"/>
+                                <pic:cNvPr id="1540852647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474952560" name="Picture">
+                  <wp:docPr id="2049050753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474952560" name="Picture"/>
+                          <pic:cNvPr id="2049050753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386508380" name="Picture">
+                  <wp:docPr id="942788604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386508380" name="Picture"/>
+                          <pic:cNvPr id="942788604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074539354" name="Picture">
+                  <wp:docPr id="1571671399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074539354" name="Picture"/>
+                          <pic:cNvPr id="1571671399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877860862" name="Picture">
+                  <wp:docPr id="1364434261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877860862" name="Picture"/>
+                          <pic:cNvPr id="1364434261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_21.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361821326" name="Picture">
+                  <wp:docPr id="1166564129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361821326" name="Picture"/>
+                          <pic:cNvPr id="1166564129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823202654" name="Picture">
+                  <wp:docPr id="501160320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823202654" name="Picture"/>
+                          <pic:cNvPr id="501160320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_20.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746708435" name="Picture">
+                        <wp:docPr id="1948414358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746708435" name="Picture"/>
+                                <pic:cNvPr id="1948414358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32555,57 +32555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157400167" name="Picture">
+                  <wp:docPr id="356668057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157400167" name="Picture"/>
+                          <pic:cNvPr id="356668057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32635,57 +32635,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238602516" name="Picture">
+                  <wp:docPr id="1921724262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238602516" name="Picture"/>
+                          <pic:cNvPr id="1921724262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33180,57 +33180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850318329" name="Picture">
+                  <wp:docPr id="1086416017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850318329" name="Picture"/>
+                          <pic:cNvPr id="1086416017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876650659" name="Picture">
+                  <wp:docPr id="1804908806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876650659" name="Picture"/>
+                          <pic:cNvPr id="1804908806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34996,57 +34996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641991692" name="Picture">
+                  <wp:docPr id="1087331085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641991692" name="Picture"/>
+                          <pic:cNvPr id="1087331085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35640,57 +35640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129984411" name="Picture">
+                  <wp:docPr id="199314025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129984411" name="Picture"/>
+                          <pic:cNvPr id="199314025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36638,57 +36638,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833910591" name="Picture">
+                  <wp:docPr id="1796140980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833910591" name="Picture"/>
+                          <pic:cNvPr id="1796140980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36741,57 +36741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942259701" name="Picture">
+                  <wp:docPr id="2039586173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942259701" name="Picture"/>
+                          <pic:cNvPr id="2039586173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38118,57 +38118,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696119478" name="Picture">
+                  <wp:docPr id="262924704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696119478" name="Picture"/>
+                          <pic:cNvPr id="262924704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39261,57 +39261,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843828676" name="Picture">
+                        <wp:docPr id="984856590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843828676" name="Picture"/>
+                                <pic:cNvPr id="984856590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40622,57 +40622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304487473" name="Picture">
+                  <wp:docPr id="1787142161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304487473" name="Picture"/>
+                          <pic:cNvPr id="1787142161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40711,57 +40711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508464461" name="Picture">
+                  <wp:docPr id="927345667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508464461" name="Picture"/>
+                          <pic:cNvPr id="927345667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41355,57 +41355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011148163" name="Picture">
+                  <wp:docPr id="646290733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011148163" name="Picture"/>
+                          <pic:cNvPr id="646290733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42353,57 +42353,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141457947" name="Picture">
+                  <wp:docPr id="1109211032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141457947" name="Picture"/>
+                          <pic:cNvPr id="1109211032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42456,57 +42456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779529848" name="Picture">
+                  <wp:docPr id="645634203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779529848" name="Picture"/>
+                          <pic:cNvPr id="645634203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43833,57 +43833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147519632" name="Picture">
+                  <wp:docPr id="1518262084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147519632" name="Picture"/>
+                          <pic:cNvPr id="1518262084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44976,57 +44976,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390690180" name="Picture">
+                        <wp:docPr id="337404831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390690180" name="Picture"/>
+                                <pic:cNvPr id="337404831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46197,57 +46197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217921413" name="Picture">
+                  <wp:docPr id="955536047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217921413" name="Picture"/>
+                          <pic:cNvPr id="955536047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46268,57 +46268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843277844" name="Picture">
+                  <wp:docPr id="1101546450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843277844" name="Picture"/>
+                          <pic:cNvPr id="1101546450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46682,57 +46682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703927788" name="Picture">
+                  <wp:docPr id="653793644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703927788" name="Picture"/>
+                          <pic:cNvPr id="653793644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>