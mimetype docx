--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198970830" name="Picture">
+                  <wp:docPr id="1133077911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198970830" name="Picture"/>
+                          <pic:cNvPr id="1133077911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644651378" name="Picture">
+                  <wp:docPr id="754143821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644651378" name="Picture"/>
+                          <pic:cNvPr id="754143821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940546152" name="Picture">
+                        <wp:docPr id="1936716582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940546152" name="Picture"/>
+                                <pic:cNvPr id="1936716582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566823360" name="Picture">
+                  <wp:docPr id="1934553236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566823360" name="Picture"/>
+                          <pic:cNvPr id="1934553236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158539096" name="Picture">
+                  <wp:docPr id="1006086203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158539096" name="Picture"/>
+                          <pic:cNvPr id="1006086203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093156620" name="Picture">
+                  <wp:docPr id="1933084164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093156620" name="Picture"/>
+                          <pic:cNvPr id="1933084164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442608310" name="Picture">
+                  <wp:docPr id="2106118841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442608310" name="Picture"/>
+                          <pic:cNvPr id="2106118841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132059892" name="Picture">
+                  <wp:docPr id="1550445086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132059892" name="Picture"/>
+                          <pic:cNvPr id="1550445086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546861431" name="Picture">
+                        <wp:docPr id="1918036686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546861431" name="Picture"/>
+                                <pic:cNvPr id="1918036686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423297691" name="Picture">
+                        <wp:docPr id="95001352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423297691" name="Picture"/>
+                                <pic:cNvPr id="95001352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086584821" name="Picture">
+                        <wp:docPr id="2145401580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086584821" name="Picture"/>
+                                <pic:cNvPr id="2145401580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139336352" name="Picture">
+                        <wp:docPr id="1635435661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139336352" name="Picture"/>
+                                <pic:cNvPr id="1635435661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158492875" name="Picture">
+                        <wp:docPr id="101632997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158492875" name="Picture"/>
+                                <pic:cNvPr id="101632997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846929803" name="Picture">
+                        <wp:docPr id="1660246742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846929803" name="Picture"/>
+                                <pic:cNvPr id="1660246742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339695476" name="Picture">
+                        <wp:docPr id="1556270423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339695476" name="Picture"/>
+                                <pic:cNvPr id="1556270423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615616717" name="Picture">
+                        <wp:docPr id="559485129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615616717" name="Picture"/>
+                                <pic:cNvPr id="559485129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23443405" name="Picture">
+                        <wp:docPr id="1901084096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23443405" name="Picture"/>
+                                <pic:cNvPr id="1901084096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341478052" name="Picture">
+                        <wp:docPr id="377658388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341478052" name="Picture"/>
+                                <pic:cNvPr id="377658388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893715735" name="Picture">
+                        <wp:docPr id="1379936150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893715735" name="Picture"/>
+                                <pic:cNvPr id="1379936150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478653455" name="Picture">
+                        <wp:docPr id="940503097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478653455" name="Picture"/>
+                                <pic:cNvPr id="940503097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762832628" name="Picture">
+                        <wp:docPr id="1984485510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762832628" name="Picture"/>
+                                <pic:cNvPr id="1984485510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457616297" name="Picture">
+                        <wp:docPr id="165569154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457616297" name="Picture"/>
+                                <pic:cNvPr id="165569154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042505496" name="Picture">
+                        <wp:docPr id="1109706407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042505496" name="Picture"/>
+                                <pic:cNvPr id="1109706407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982226418" name="Picture">
+                  <wp:docPr id="784559508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982226418" name="Picture"/>
+                          <pic:cNvPr id="784559508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410226167" name="Picture">
+                  <wp:docPr id="1870737770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410226167" name="Picture"/>
+                          <pic:cNvPr id="1870737770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522456476" name="Picture">
+                  <wp:docPr id="1175210315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522456476" name="Picture"/>
+                          <pic:cNvPr id="1175210315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277441512" name="Picture">
+                  <wp:docPr id="934273415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277441512" name="Picture"/>
+                          <pic:cNvPr id="934273415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955839809" name="Picture">
+                  <wp:docPr id="1498351079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955839809" name="Picture"/>
+                          <pic:cNvPr id="1498351079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532602870" name="Picture">
+                  <wp:docPr id="26836564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532602870" name="Picture"/>
+                          <pic:cNvPr id="26836564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444282293" name="Picture">
+                        <wp:docPr id="206349918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444282293" name="Picture"/>
+                                <pic:cNvPr id="206349918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123666621" name="Picture">
+                  <wp:docPr id="1264667902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123666621" name="Picture"/>
+                          <pic:cNvPr id="1264667902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312914170" name="Picture">
+                  <wp:docPr id="1129539530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312914170" name="Picture"/>
+                          <pic:cNvPr id="1129539530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807158604" name="Picture">
+                  <wp:docPr id="717510568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807158604" name="Picture"/>
+                          <pic:cNvPr id="717510568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571146338" name="Picture">
+                  <wp:docPr id="185200445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571146338" name="Picture"/>
+                          <pic:cNvPr id="185200445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139680764" name="Picture">
+                  <wp:docPr id="629641673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139680764" name="Picture"/>
+                          <pic:cNvPr id="629641673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865590963" name="Picture">
+                  <wp:docPr id="700243351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865590963" name="Picture"/>
+                          <pic:cNvPr id="700243351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486434740" name="Picture">
+                        <wp:docPr id="1762236264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486434740" name="Picture"/>
+                                <pic:cNvPr id="1762236264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286343390" name="Picture">
+                  <wp:docPr id="647409595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286343390" name="Picture"/>
+                          <pic:cNvPr id="647409595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246241004" name="Picture">
+                  <wp:docPr id="1839598395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246241004" name="Picture"/>
+                          <pic:cNvPr id="1839598395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187602648" name="Picture">
+                  <wp:docPr id="463679104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187602648" name="Picture"/>
+                          <pic:cNvPr id="463679104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506894057" name="Picture">
+                  <wp:docPr id="1850828223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506894057" name="Picture"/>
+                          <pic:cNvPr id="1850828223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994376329" name="Picture">
+                  <wp:docPr id="143225428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994376329" name="Picture"/>
+                          <pic:cNvPr id="143225428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601932789" name="Picture">
+                  <wp:docPr id="610696488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601932789" name="Picture"/>
+                          <pic:cNvPr id="610696488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864982355" name="Picture">
+                        <wp:docPr id="784884012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864982355" name="Picture"/>
+                                <pic:cNvPr id="784884012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824420710" name="Picture">
+                  <wp:docPr id="969987808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824420710" name="Picture"/>
+                          <pic:cNvPr id="969987808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311821436" name="Picture">
+                  <wp:docPr id="738020936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311821436" name="Picture"/>
+                          <pic:cNvPr id="738020936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57898180" name="Picture">
+                  <wp:docPr id="86995562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57898180" name="Picture"/>
+                          <pic:cNvPr id="86995562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242012739" name="Picture">
+                  <wp:docPr id="498508457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242012739" name="Picture"/>
+                          <pic:cNvPr id="498508457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992631674" name="Picture">
+                  <wp:docPr id="2027479011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992631674" name="Picture"/>
+                          <pic:cNvPr id="2027479011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420962893" name="Picture">
+                  <wp:docPr id="1237668346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420962893" name="Picture"/>
+                          <pic:cNvPr id="1237668346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760075877" name="Picture">
+                        <wp:docPr id="1153708322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760075877" name="Picture"/>
+                                <pic:cNvPr id="1153708322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998531005" name="Picture">
+                  <wp:docPr id="2112713688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998531005" name="Picture"/>
+                          <pic:cNvPr id="2112713688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373439264" name="Picture">
+                  <wp:docPr id="415563878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373439264" name="Picture"/>
+                          <pic:cNvPr id="415563878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564870541" name="Picture">
+                  <wp:docPr id="1358303813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564870541" name="Picture"/>
+                          <pic:cNvPr id="1358303813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811468364" name="Picture">
+                  <wp:docPr id="328939469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811468364" name="Picture"/>
+                          <pic:cNvPr id="328939469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044006373" name="Picture">
+                  <wp:docPr id="2121322472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044006373" name="Picture"/>
+                          <pic:cNvPr id="2121322472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39394,51 +39394,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666541927" name="Picture">
+                  <wp:docPr id="1181673617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666541927" name="Picture"/>
+                          <pic:cNvPr id="1181673617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506997914" name="Picture">
+                  <wp:docPr id="1813995824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506997914" name="Picture"/>
+                          <pic:cNvPr id="1813995824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108876809" name="Picture">
+                  <wp:docPr id="1166943192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108876809" name="Picture"/>
+                          <pic:cNvPr id="1166943192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027027526" name="Picture">
+                  <wp:docPr id="705362581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027027526" name="Picture"/>
+                          <pic:cNvPr id="705362581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42410,51 +42410,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -42590,50 +42590,366 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité principale</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3903937" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3903937</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STATION SERVICE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3903936" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3903936</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STATION SERVICE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -42780,51 +43096,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -43312,50 +43628,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>