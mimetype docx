--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989293075" name="Picture">
+                  <wp:docPr id="1602581875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989293075" name="Picture"/>
+                          <pic:cNvPr id="1602581875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544993431" name="Picture">
+                  <wp:docPr id="1901799626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544993431" name="Picture"/>
+                          <pic:cNvPr id="1901799626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765737361" name="Picture">
+                        <wp:docPr id="932630863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765737361" name="Picture"/>
+                                <pic:cNvPr id="932630863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360132516" name="Picture">
+                  <wp:docPr id="113121635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360132516" name="Picture"/>
+                          <pic:cNvPr id="113121635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551478329" name="Picture">
+                  <wp:docPr id="1718544084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551478329" name="Picture"/>
+                          <pic:cNvPr id="1718544084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273179316" name="Picture">
+                  <wp:docPr id="320378008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273179316" name="Picture"/>
+                          <pic:cNvPr id="320378008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920552979" name="Picture">
+                  <wp:docPr id="875722164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920552979" name="Picture"/>
+                          <pic:cNvPr id="875722164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600033588" name="Picture">
+                  <wp:docPr id="458207098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600033588" name="Picture"/>
+                          <pic:cNvPr id="458207098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195294706" name="Picture">
+                        <wp:docPr id="786647681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195294706" name="Picture"/>
+                                <pic:cNvPr id="786647681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298450586" name="Picture">
+                        <wp:docPr id="1486114837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298450586" name="Picture"/>
+                                <pic:cNvPr id="1486114837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748353124" name="Picture">
+                        <wp:docPr id="559346810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748353124" name="Picture"/>
+                                <pic:cNvPr id="559346810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285043637" name="Picture">
+                        <wp:docPr id="615904445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285043637" name="Picture"/>
+                                <pic:cNvPr id="615904445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939366417" name="Picture">
+                        <wp:docPr id="1687269164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939366417" name="Picture"/>
+                                <pic:cNvPr id="1687269164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247863048" name="Picture">
+                        <wp:docPr id="1100658240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247863048" name="Picture"/>
+                                <pic:cNvPr id="1100658240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082774069" name="Picture">
+                        <wp:docPr id="1509701989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082774069" name="Picture"/>
+                                <pic:cNvPr id="1509701989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236499099" name="Picture">
+                        <wp:docPr id="921800843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236499099" name="Picture"/>
+                                <pic:cNvPr id="921800843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202880859" name="Picture">
+                        <wp:docPr id="1619684418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202880859" name="Picture"/>
+                                <pic:cNvPr id="1619684418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63952274" name="Picture">
+                        <wp:docPr id="2035186399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63952274" name="Picture"/>
+                                <pic:cNvPr id="2035186399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313623067" name="Picture">
+                        <wp:docPr id="388684230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313623067" name="Picture"/>
+                                <pic:cNvPr id="388684230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208918885" name="Picture">
+                        <wp:docPr id="580312399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208918885" name="Picture"/>
+                                <pic:cNvPr id="580312399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73613193" name="Picture">
+                        <wp:docPr id="2006398552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73613193" name="Picture"/>
+                                <pic:cNvPr id="2006398552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264601991" name="Picture">
+                        <wp:docPr id="2021499266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264601991" name="Picture"/>
+                                <pic:cNvPr id="2021499266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874685185" name="Picture">
+                        <wp:docPr id="833504037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874685185" name="Picture"/>
+                                <pic:cNvPr id="833504037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573754519" name="Picture">
+                  <wp:docPr id="1584072314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573754519" name="Picture"/>
+                          <pic:cNvPr id="1584072314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460597112" name="Picture">
+                  <wp:docPr id="1446443784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460597112" name="Picture"/>
+                          <pic:cNvPr id="1446443784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840944394" name="Picture">
+                  <wp:docPr id="1832353430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840944394" name="Picture"/>
+                          <pic:cNvPr id="1832353430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102271510" name="Picture">
+                  <wp:docPr id="124874973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102271510" name="Picture"/>
+                          <pic:cNvPr id="124874973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8815739" name="Picture">
+                  <wp:docPr id="614288205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8815739" name="Picture"/>
+                          <pic:cNvPr id="614288205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811530180" name="Picture">
+                  <wp:docPr id="1119411588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811530180" name="Picture"/>
+                          <pic:cNvPr id="1119411588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495564186" name="Picture">
+                        <wp:docPr id="1442120577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495564186" name="Picture"/>
+                                <pic:cNvPr id="1442120577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575886048" name="Picture">
+                        <wp:docPr id="1472989907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575886048" name="Picture"/>
+                                <pic:cNvPr id="1472989907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007655038" name="Picture">
+                  <wp:docPr id="1388621446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007655038" name="Picture"/>
+                          <pic:cNvPr id="1388621446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595984767" name="Picture">
+                  <wp:docPr id="604341564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595984767" name="Picture"/>
+                          <pic:cNvPr id="604341564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245502195" name="Picture">
+                  <wp:docPr id="321423869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245502195" name="Picture"/>
+                          <pic:cNvPr id="321423869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629302603" name="Picture">
+                  <wp:docPr id="211374006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629302603" name="Picture"/>
+                          <pic:cNvPr id="211374006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617096287" name="Picture">
+                  <wp:docPr id="1902299807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617096287" name="Picture"/>
+                          <pic:cNvPr id="1902299807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364650072" name="Picture">
+                  <wp:docPr id="1903404060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364650072" name="Picture"/>
+                          <pic:cNvPr id="1903404060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061561649" name="Picture">
+                        <wp:docPr id="1198015767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061561649" name="Picture"/>
+                                <pic:cNvPr id="1198015767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258140255" name="Picture">
+                  <wp:docPr id="727141026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258140255" name="Picture"/>
+                          <pic:cNvPr id="727141026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180710843" name="Picture">
+                  <wp:docPr id="64243261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180710843" name="Picture"/>
+                          <pic:cNvPr id="64243261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598301068" name="Picture">
+                  <wp:docPr id="271209930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598301068" name="Picture"/>
+                          <pic:cNvPr id="271209930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727676625" name="Picture">
+                  <wp:docPr id="229285404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727676625" name="Picture"/>
+                          <pic:cNvPr id="229285404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803720551" name="Picture">
+                  <wp:docPr id="447706132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803720551" name="Picture"/>
+                          <pic:cNvPr id="447706132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17020042" name="Picture">
+                  <wp:docPr id="720342512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17020042" name="Picture"/>
+                          <pic:cNvPr id="720342512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181440431" name="Picture">
+                        <wp:docPr id="1751351628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181440431" name="Picture"/>
+                                <pic:cNvPr id="1751351628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376163739" name="Picture">
+                  <wp:docPr id="1052053949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376163739" name="Picture"/>
+                          <pic:cNvPr id="1052053949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887057251" name="Picture">
+                  <wp:docPr id="2146314045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887057251" name="Picture"/>
+                          <pic:cNvPr id="2146314045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307349791" name="Picture">
+                  <wp:docPr id="1016791609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307349791" name="Picture"/>
+                          <pic:cNvPr id="1016791609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046013318" name="Picture">
+                  <wp:docPr id="1217253816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046013318" name="Picture"/>
+                          <pic:cNvPr id="1217253816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925727086" name="Picture">
+                  <wp:docPr id="1111267259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925727086" name="Picture"/>
+                          <pic:cNvPr id="1111267259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924588779" name="Picture">
+                  <wp:docPr id="2137604455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924588779" name="Picture"/>
+                          <pic:cNvPr id="2137604455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879916172" name="Picture">
+                        <wp:docPr id="85510459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879916172" name="Picture"/>
+                                <pic:cNvPr id="85510459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343061549" name="Picture">
+                  <wp:docPr id="1112482021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343061549" name="Picture"/>
+                          <pic:cNvPr id="1112482021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219287921" name="Picture">
+                  <wp:docPr id="22902918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219287921" name="Picture"/>
+                          <pic:cNvPr id="22902918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669012350" name="Picture">
+                  <wp:docPr id="1338556889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669012350" name="Picture"/>
+                          <pic:cNvPr id="1338556889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273602006" name="Picture">
+                  <wp:docPr id="385766270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273602006" name="Picture"/>
+                          <pic:cNvPr id="385766270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540920916" name="Picture">
+                  <wp:docPr id="591687576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540920916" name="Picture"/>
+                          <pic:cNvPr id="591687576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092229289" name="Picture">
+                  <wp:docPr id="1742161475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092229289" name="Picture"/>
+                          <pic:cNvPr id="1742161475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649443295" name="Picture">
+                  <wp:docPr id="1189940552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649443295" name="Picture"/>
+                          <pic:cNvPr id="1189940552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443381011" name="Picture">
+                  <wp:docPr id="930221861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443381011" name="Picture"/>
+                          <pic:cNvPr id="930221861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140241270" name="Picture">
+                  <wp:docPr id="1587726722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140241270" name="Picture"/>
+                          <pic:cNvPr id="1587726722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>