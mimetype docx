--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962903013" name="Picture">
+                  <wp:docPr id="15236219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962903013" name="Picture"/>
+                          <pic:cNvPr id="15236219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95786526" name="Picture">
+                  <wp:docPr id="1812018580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95786526" name="Picture"/>
+                          <pic:cNvPr id="1812018580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018084232" name="Picture">
+                        <wp:docPr id="151213449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018084232" name="Picture"/>
+                                <pic:cNvPr id="151213449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529733244" name="Picture">
+                  <wp:docPr id="941679434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529733244" name="Picture"/>
+                          <pic:cNvPr id="941679434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928507651" name="Picture">
+                  <wp:docPr id="1070357020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928507651" name="Picture"/>
+                          <pic:cNvPr id="1070357020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589267873" name="Picture">
+                  <wp:docPr id="1293707803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589267873" name="Picture"/>
+                          <pic:cNvPr id="1293707803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85439447" name="Picture">
+                  <wp:docPr id="648157870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85439447" name="Picture"/>
+                          <pic:cNvPr id="648157870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490967990" name="Picture">
+                  <wp:docPr id="744507088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490967990" name="Picture"/>
+                          <pic:cNvPr id="744507088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348648670" name="Picture">
+                        <wp:docPr id="1391324111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348648670" name="Picture"/>
+                                <pic:cNvPr id="1391324111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093310961" name="Picture">
+                        <wp:docPr id="1626475843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093310961" name="Picture"/>
+                                <pic:cNvPr id="1626475843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783006179" name="Picture">
+                        <wp:docPr id="198963393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783006179" name="Picture"/>
+                                <pic:cNvPr id="198963393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84340000" name="Picture">
+                        <wp:docPr id="24240131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84340000" name="Picture"/>
+                                <pic:cNvPr id="24240131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349782283" name="Picture">
+                        <wp:docPr id="735846910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349782283" name="Picture"/>
+                                <pic:cNvPr id="735846910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126383135" name="Picture">
+                        <wp:docPr id="1673737075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126383135" name="Picture"/>
+                                <pic:cNvPr id="1673737075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486278618" name="Picture">
+                        <wp:docPr id="62746230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486278618" name="Picture"/>
+                                <pic:cNvPr id="62746230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743567799" name="Picture">
+                        <wp:docPr id="1096233496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743567799" name="Picture"/>
+                                <pic:cNvPr id="1096233496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991373812" name="Picture">
+                        <wp:docPr id="135465055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991373812" name="Picture"/>
+                                <pic:cNvPr id="135465055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388329651" name="Picture">
+                        <wp:docPr id="1358258340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388329651" name="Picture"/>
+                                <pic:cNvPr id="1358258340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773274751" name="Picture">
+                        <wp:docPr id="1253097010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773274751" name="Picture"/>
+                                <pic:cNvPr id="1253097010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777330001" name="Picture">
+                        <wp:docPr id="1721571097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777330001" name="Picture"/>
+                                <pic:cNvPr id="1721571097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271163387" name="Picture">
+                        <wp:docPr id="459388971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271163387" name="Picture"/>
+                                <pic:cNvPr id="459388971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631156921" name="Picture">
+                        <wp:docPr id="143964617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631156921" name="Picture"/>
+                                <pic:cNvPr id="143964617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094928524" name="Picture">
+                        <wp:docPr id="322257392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094928524" name="Picture"/>
+                                <pic:cNvPr id="322257392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422773434" name="Picture">
+                  <wp:docPr id="1453550768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422773434" name="Picture"/>
+                          <pic:cNvPr id="1453550768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043623852" name="Picture">
+                  <wp:docPr id="264046260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043623852" name="Picture"/>
+                          <pic:cNvPr id="264046260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746135035" name="Picture">
+                  <wp:docPr id="698674143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746135035" name="Picture"/>
+                          <pic:cNvPr id="698674143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083180479" name="Picture">
+                  <wp:docPr id="1914124552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083180479" name="Picture"/>
+                          <pic:cNvPr id="1914124552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981884008" name="Picture">
+                  <wp:docPr id="645809507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981884008" name="Picture"/>
+                          <pic:cNvPr id="645809507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176045272" name="Picture">
+                  <wp:docPr id="1837422269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176045272" name="Picture"/>
+                          <pic:cNvPr id="1837422269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015761889" name="Picture">
+                        <wp:docPr id="802519835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015761889" name="Picture"/>
+                                <pic:cNvPr id="802519835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420648990" name="Picture">
+                        <wp:docPr id="1273086022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420648990" name="Picture"/>
+                                <pic:cNvPr id="1273086022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427343653" name="Picture">
+                  <wp:docPr id="823644721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427343653" name="Picture"/>
+                          <pic:cNvPr id="823644721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667132753" name="Picture">
+                  <wp:docPr id="387487789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667132753" name="Picture"/>
+                          <pic:cNvPr id="387487789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406951973" name="Picture">
+                  <wp:docPr id="1388218744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406951973" name="Picture"/>
+                          <pic:cNvPr id="1388218744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817011433" name="Picture">
+                  <wp:docPr id="1058168951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817011433" name="Picture"/>
+                          <pic:cNvPr id="1058168951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833246685" name="Picture">
+                  <wp:docPr id="460739613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833246685" name="Picture"/>
+                          <pic:cNvPr id="460739613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899939673" name="Picture">
+                  <wp:docPr id="1143245175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899939673" name="Picture"/>
+                          <pic:cNvPr id="1143245175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679702910" name="Picture">
+                        <wp:docPr id="1705085174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679702910" name="Picture"/>
+                                <pic:cNvPr id="1705085174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954347842" name="Picture">
+                        <wp:docPr id="841073570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954347842" name="Picture"/>
+                                <pic:cNvPr id="841073570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766650603" name="Picture">
+                  <wp:docPr id="1529744168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766650603" name="Picture"/>
+                          <pic:cNvPr id="1529744168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666907026" name="Picture">
+                  <wp:docPr id="673387683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666907026" name="Picture"/>
+                          <pic:cNvPr id="673387683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365393219" name="Picture">
+                  <wp:docPr id="802607917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365393219" name="Picture"/>
+                          <pic:cNvPr id="802607917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93968441" name="Picture">
+                  <wp:docPr id="869494530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93968441" name="Picture"/>
+                          <pic:cNvPr id="869494530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318942359" name="Picture">
+                  <wp:docPr id="1977134036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318942359" name="Picture"/>
+                          <pic:cNvPr id="1977134036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687215740" name="Picture">
+                  <wp:docPr id="849063122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687215740" name="Picture"/>
+                          <pic:cNvPr id="849063122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165879893" name="Picture">
+                        <wp:docPr id="1133000845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165879893" name="Picture"/>
+                                <pic:cNvPr id="1133000845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288264417" name="Picture">
+                  <wp:docPr id="748347666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288264417" name="Picture"/>
+                          <pic:cNvPr id="748347666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270839249" name="Picture">
+                  <wp:docPr id="1206264840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270839249" name="Picture"/>
+                          <pic:cNvPr id="1206264840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783108925" name="Picture">
+                  <wp:docPr id="66436809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783108925" name="Picture"/>
+                          <pic:cNvPr id="66436809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881505870" name="Picture">
+                  <wp:docPr id="2117846650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881505870" name="Picture"/>
+                          <pic:cNvPr id="2117846650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942361237" name="Picture">
+                  <wp:docPr id="1472316574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942361237" name="Picture"/>
+                          <pic:cNvPr id="1472316574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127056372" name="Picture">
+                  <wp:docPr id="566568067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127056372" name="Picture"/>
+                          <pic:cNvPr id="566568067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219637971" name="Picture">
+                        <wp:docPr id="977157023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219637971" name="Picture"/>
+                                <pic:cNvPr id="977157023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459819396" name="Picture">
+                  <wp:docPr id="143252804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459819396" name="Picture"/>
+                          <pic:cNvPr id="143252804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633986631" name="Picture">
+                  <wp:docPr id="1126231305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633986631" name="Picture"/>
+                          <pic:cNvPr id="1126231305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832819312" name="Picture">
+                  <wp:docPr id="1316053187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832819312" name="Picture"/>
+                          <pic:cNvPr id="1316053187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553927454" name="Picture">
+                  <wp:docPr id="1106357489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553927454" name="Picture"/>
+                          <pic:cNvPr id="1106357489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797497621" name="Picture">
+                  <wp:docPr id="1017713787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797497621" name="Picture"/>
+                          <pic:cNvPr id="1017713787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978159836" name="Picture">
+                  <wp:docPr id="1108393822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978159836" name="Picture"/>
+                          <pic:cNvPr id="1108393822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779032395" name="Picture">
+                  <wp:docPr id="721045991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779032395" name="Picture"/>
+                          <pic:cNvPr id="721045991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767610790" name="Picture">
+                  <wp:docPr id="2046946923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767610790" name="Picture"/>
+                          <pic:cNvPr id="2046946923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258868564" name="Picture">
+                  <wp:docPr id="1231586447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258868564" name="Picture"/>
+                          <pic:cNvPr id="1231586447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>