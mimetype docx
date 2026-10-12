--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216748163" name="Picture">
+                  <wp:docPr id="81032933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216748163" name="Picture"/>
+                          <pic:cNvPr id="81032933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578737675" name="Picture">
+                  <wp:docPr id="293324395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578737675" name="Picture"/>
+                          <pic:cNvPr id="293324395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446721784" name="Picture">
+                        <wp:docPr id="20080698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446721784" name="Picture"/>
+                                <pic:cNvPr id="20080698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526644551" name="Picture">
+                  <wp:docPr id="1745915078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526644551" name="Picture"/>
+                          <pic:cNvPr id="1745915078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929613829" name="Picture">
+                  <wp:docPr id="648016958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929613829" name="Picture"/>
+                          <pic:cNvPr id="648016958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410533871" name="Picture">
+                  <wp:docPr id="479871138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410533871" name="Picture"/>
+                          <pic:cNvPr id="479871138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822439782" name="Picture">
+                  <wp:docPr id="1397796518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822439782" name="Picture"/>
+                          <pic:cNvPr id="1397796518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857131681" name="Picture">
+                  <wp:docPr id="1272125294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857131681" name="Picture"/>
+                          <pic:cNvPr id="1272125294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326794557" name="Picture">
+                        <wp:docPr id="1670589259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326794557" name="Picture"/>
+                                <pic:cNvPr id="1670589259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591565554" name="Picture">
+                        <wp:docPr id="1479451779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591565554" name="Picture"/>
+                                <pic:cNvPr id="1479451779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895854598" name="Picture">
+                        <wp:docPr id="68812194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895854598" name="Picture"/>
+                                <pic:cNvPr id="68812194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010622446" name="Picture">
+                        <wp:docPr id="688656414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010622446" name="Picture"/>
+                                <pic:cNvPr id="688656414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354064498" name="Picture">
+                        <wp:docPr id="2119585355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354064498" name="Picture"/>
+                                <pic:cNvPr id="2119585355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206044079" name="Picture">
+                        <wp:docPr id="34916624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206044079" name="Picture"/>
+                                <pic:cNvPr id="34916624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224389561" name="Picture">
+                        <wp:docPr id="1722695393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224389561" name="Picture"/>
+                                <pic:cNvPr id="1722695393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197466078" name="Picture">
+                        <wp:docPr id="1496865589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197466078" name="Picture"/>
+                                <pic:cNvPr id="1496865589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914456535" name="Picture">
+                        <wp:docPr id="239426943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914456535" name="Picture"/>
+                                <pic:cNvPr id="239426943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231159279" name="Picture">
+                        <wp:docPr id="402410296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231159279" name="Picture"/>
+                                <pic:cNvPr id="402410296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184335901" name="Picture">
+                        <wp:docPr id="1957557801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184335901" name="Picture"/>
+                                <pic:cNvPr id="1957557801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154235084" name="Picture">
+                        <wp:docPr id="1925961646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154235084" name="Picture"/>
+                                <pic:cNvPr id="1925961646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158252903" name="Picture">
+                        <wp:docPr id="1450207616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158252903" name="Picture"/>
+                                <pic:cNvPr id="1450207616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310729309" name="Picture">
+                        <wp:docPr id="109075250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310729309" name="Picture"/>
+                                <pic:cNvPr id="109075250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012742458" name="Picture">
+                        <wp:docPr id="906694580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012742458" name="Picture"/>
+                                <pic:cNvPr id="906694580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800821781" name="Picture">
+                  <wp:docPr id="357779718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800821781" name="Picture"/>
+                          <pic:cNvPr id="357779718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903079087" name="Picture">
+                  <wp:docPr id="1041723570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903079087" name="Picture"/>
+                          <pic:cNvPr id="1041723570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232894365" name="Picture">
+                  <wp:docPr id="882542338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232894365" name="Picture"/>
+                          <pic:cNvPr id="882542338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709602971" name="Picture">
+                  <wp:docPr id="2112928940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709602971" name="Picture"/>
+                          <pic:cNvPr id="2112928940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512642447" name="Picture">
+                  <wp:docPr id="1737303737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512642447" name="Picture"/>
+                          <pic:cNvPr id="1737303737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853155124" name="Picture">
+                  <wp:docPr id="720061250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853155124" name="Picture"/>
+                          <pic:cNvPr id="720061250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262211436" name="Picture">
+                        <wp:docPr id="1925304132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262211436" name="Picture"/>
+                                <pic:cNvPr id="1925304132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583874636" name="Picture">
+                  <wp:docPr id="263791505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583874636" name="Picture"/>
+                          <pic:cNvPr id="263791505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819187862" name="Picture">
+                  <wp:docPr id="792516912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819187862" name="Picture"/>
+                          <pic:cNvPr id="792516912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034992838" name="Picture">
+                  <wp:docPr id="1408993404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034992838" name="Picture"/>
+                          <pic:cNvPr id="1408993404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693938402" name="Picture">
+                  <wp:docPr id="568742602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693938402" name="Picture"/>
+                          <pic:cNvPr id="568742602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260621450" name="Picture">
+                  <wp:docPr id="2099875197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260621450" name="Picture"/>
+                          <pic:cNvPr id="2099875197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034683637" name="Picture">
+                  <wp:docPr id="73888081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034683637" name="Picture"/>
+                          <pic:cNvPr id="73888081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440074989" name="Picture">
+                        <wp:docPr id="247439032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440074989" name="Picture"/>
+                                <pic:cNvPr id="247439032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274837806" name="Picture">
+                  <wp:docPr id="1802635321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274837806" name="Picture"/>
+                          <pic:cNvPr id="1802635321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806214507" name="Picture">
+                  <wp:docPr id="432669105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806214507" name="Picture"/>
+                          <pic:cNvPr id="432669105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092180113" name="Picture">
+                  <wp:docPr id="1151632124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092180113" name="Picture"/>
+                          <pic:cNvPr id="1151632124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829009591" name="Picture">
+                  <wp:docPr id="2027948073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829009591" name="Picture"/>
+                          <pic:cNvPr id="2027948073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684804767" name="Picture">
+                  <wp:docPr id="632834198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684804767" name="Picture"/>
+                          <pic:cNvPr id="632834198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627127771" name="Picture">
+                  <wp:docPr id="1630168915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627127771" name="Picture"/>
+                          <pic:cNvPr id="1630168915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601530387" name="Picture">
+                        <wp:docPr id="629405408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601530387" name="Picture"/>
+                                <pic:cNvPr id="629405408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132547609" name="Picture">
+                  <wp:docPr id="36815697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132547609" name="Picture"/>
+                          <pic:cNvPr id="36815697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985438160" name="Picture">
+                  <wp:docPr id="758902403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985438160" name="Picture"/>
+                          <pic:cNvPr id="758902403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038158991" name="Picture">
+                  <wp:docPr id="388794791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038158991" name="Picture"/>
+                          <pic:cNvPr id="388794791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171147118" name="Picture">
+                  <wp:docPr id="2072712245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171147118" name="Picture"/>
+                          <pic:cNvPr id="2072712245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968646236" name="Picture">
+                  <wp:docPr id="1056919562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968646236" name="Picture"/>
+                          <pic:cNvPr id="1056919562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502752422" name="Picture">
+                  <wp:docPr id="1646269105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502752422" name="Picture"/>
+                          <pic:cNvPr id="1646269105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720010396" name="Picture">
+                        <wp:docPr id="935029833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720010396" name="Picture"/>
+                                <pic:cNvPr id="935029833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38221,57 +38221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684755929" name="Picture">
+                  <wp:docPr id="671433310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684755929" name="Picture"/>
+                          <pic:cNvPr id="671433310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38310,57 +38310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929661370" name="Picture">
+                  <wp:docPr id="1156053423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929661370" name="Picture"/>
+                          <pic:cNvPr id="1156053423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073333869" name="Picture">
+                  <wp:docPr id="684854366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073333869" name="Picture"/>
+                          <pic:cNvPr id="684854366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39952,57 +39952,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261620197" name="Picture">
+                  <wp:docPr id="1759228407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261620197" name="Picture"/>
+                          <pic:cNvPr id="1759228407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40055,57 +40055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724032970" name="Picture">
+                  <wp:docPr id="185764303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724032970" name="Picture"/>
+                          <pic:cNvPr id="185764303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41432,57 +41432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621484146" name="Picture">
+                  <wp:docPr id="177878311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621484146" name="Picture"/>
+                          <pic:cNvPr id="177878311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42575,57 +42575,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271692240" name="Picture">
+                        <wp:docPr id="1591789478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271692240" name="Picture"/>
+                                <pic:cNvPr id="1591789478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43846,57 +43846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783690546" name="Picture">
+                  <wp:docPr id="1052374437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783690546" name="Picture"/>
+                          <pic:cNvPr id="1052374437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43926,57 +43926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830974201" name="Picture">
+                  <wp:docPr id="935796379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830974201" name="Picture"/>
+                          <pic:cNvPr id="935796379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44405,57 +44405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361343616" name="Picture">
+                  <wp:docPr id="1332922729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361343616" name="Picture"/>
+                          <pic:cNvPr id="1332922729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46000,57 +46000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799159786" name="Picture">
+                  <wp:docPr id="1133192441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799159786" name="Picture"/>
+                          <pic:cNvPr id="1133192441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46071,57 +46071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374236509" name="Picture">
+                  <wp:docPr id="1278724565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374236509" name="Picture"/>
+                          <pic:cNvPr id="1278724565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46485,57 +46485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589025684" name="Picture">
+                  <wp:docPr id="366442683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589025684" name="Picture"/>
+                          <pic:cNvPr id="366442683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>