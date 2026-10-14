--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12415470" name="Picture">
+                  <wp:docPr id="867840804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12415470" name="Picture"/>
+                          <pic:cNvPr id="867840804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783546803" name="Picture">
+                  <wp:docPr id="1257234321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783546803" name="Picture"/>
+                          <pic:cNvPr id="1257234321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565197700" name="Picture">
+                        <wp:docPr id="162382699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565197700" name="Picture"/>
+                                <pic:cNvPr id="162382699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314238521" name="Picture">
+                  <wp:docPr id="1497099964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314238521" name="Picture"/>
+                          <pic:cNvPr id="1497099964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586365017" name="Picture">
+                  <wp:docPr id="1474180313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586365017" name="Picture"/>
+                          <pic:cNvPr id="1474180313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922272742" name="Picture">
+                  <wp:docPr id="175292142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922272742" name="Picture"/>
+                          <pic:cNvPr id="175292142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43369656" name="Picture">
+                  <wp:docPr id="2119153480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43369656" name="Picture"/>
+                          <pic:cNvPr id="2119153480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310155357" name="Picture">
+                  <wp:docPr id="239334941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310155357" name="Picture"/>
+                          <pic:cNvPr id="239334941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893644419" name="Picture">
+                        <wp:docPr id="1714374898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893644419" name="Picture"/>
+                                <pic:cNvPr id="1714374898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133746960" name="Picture">
+                        <wp:docPr id="1588099238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133746960" name="Picture"/>
+                                <pic:cNvPr id="1588099238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034901155" name="Picture">
+                        <wp:docPr id="2095187320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034901155" name="Picture"/>
+                                <pic:cNvPr id="2095187320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518942612" name="Picture">
+                        <wp:docPr id="1658851117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518942612" name="Picture"/>
+                                <pic:cNvPr id="1658851117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865510770" name="Picture">
+                        <wp:docPr id="1017031022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865510770" name="Picture"/>
+                                <pic:cNvPr id="1017031022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917776473" name="Picture">
+                        <wp:docPr id="2121926453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917776473" name="Picture"/>
+                                <pic:cNvPr id="2121926453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206211813" name="Picture">
+                        <wp:docPr id="2068597639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206211813" name="Picture"/>
+                                <pic:cNvPr id="2068597639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336677289" name="Picture">
+                        <wp:docPr id="93380409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336677289" name="Picture"/>
+                                <pic:cNvPr id="93380409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369922941" name="Picture">
+                        <wp:docPr id="114584295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369922941" name="Picture"/>
+                                <pic:cNvPr id="114584295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722102902" name="Picture">
+                        <wp:docPr id="247491288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722102902" name="Picture"/>
+                                <pic:cNvPr id="247491288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369894823" name="Picture">
+                        <wp:docPr id="657831370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369894823" name="Picture"/>
+                                <pic:cNvPr id="657831370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723884175" name="Picture">
+                        <wp:docPr id="64181735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723884175" name="Picture"/>
+                                <pic:cNvPr id="64181735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774961126" name="Picture">
+                        <wp:docPr id="2126487095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774961126" name="Picture"/>
+                                <pic:cNvPr id="2126487095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587266935" name="Picture">
+                        <wp:docPr id="1812703505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587266935" name="Picture"/>
+                                <pic:cNvPr id="1812703505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485539112" name="Picture">
+                        <wp:docPr id="1336287782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485539112" name="Picture"/>
+                                <pic:cNvPr id="1336287782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092309315" name="Picture">
+                  <wp:docPr id="595315173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092309315" name="Picture"/>
+                          <pic:cNvPr id="595315173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881113396" name="Picture">
+                  <wp:docPr id="2009106088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881113396" name="Picture"/>
+                          <pic:cNvPr id="2009106088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234266634" name="Picture">
+                  <wp:docPr id="1959105286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234266634" name="Picture"/>
+                          <pic:cNvPr id="1959105286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045570958" name="Picture">
+                  <wp:docPr id="2067878998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045570958" name="Picture"/>
+                          <pic:cNvPr id="2067878998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848706061" name="Picture">
+                  <wp:docPr id="1905576384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848706061" name="Picture"/>
+                          <pic:cNvPr id="1905576384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671366508" name="Picture">
+                  <wp:docPr id="1270106063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671366508" name="Picture"/>
+                          <pic:cNvPr id="1270106063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891870253" name="Picture">
+                        <wp:docPr id="2024398029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891870253" name="Picture"/>
+                                <pic:cNvPr id="2024398029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19176,57 +19176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342630360" name="Picture">
+                  <wp:docPr id="212104316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342630360" name="Picture"/>
+                          <pic:cNvPr id="212104316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19265,57 +19265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572246351" name="Picture">
+                  <wp:docPr id="722372993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572246351" name="Picture"/>
+                          <pic:cNvPr id="722372993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19909,57 +19909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772601184" name="Picture">
+                  <wp:docPr id="502757273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772601184" name="Picture"/>
+                          <pic:cNvPr id="502757273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20907,57 +20907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767116723" name="Picture">
+                  <wp:docPr id="956099036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767116723" name="Picture"/>
+                          <pic:cNvPr id="956099036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159860995" name="Picture">
+                  <wp:docPr id="1863081943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159860995" name="Picture"/>
+                          <pic:cNvPr id="1863081943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82382819" name="Picture">
+                  <wp:docPr id="1665768507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82382819" name="Picture"/>
+                          <pic:cNvPr id="1665768507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23553,57 +23553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835405032" name="Picture">
+                        <wp:docPr id="47851003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835405032" name="Picture"/>
+                                <pic:cNvPr id="47851003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24528,57 +24528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146606372" name="Picture">
+                        <wp:docPr id="355690451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146606372" name="Picture"/>
+                                <pic:cNvPr id="355690451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25917,57 +25917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421237768" name="Picture">
+                  <wp:docPr id="1175809395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421237768" name="Picture"/>
+                          <pic:cNvPr id="1175809395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26006,57 +26006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920620800" name="Picture">
+                  <wp:docPr id="1813574206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920620800" name="Picture"/>
+                          <pic:cNvPr id="1813574206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26650,57 +26650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205074636" name="Picture">
+                  <wp:docPr id="1573515857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205074636" name="Picture"/>
+                          <pic:cNvPr id="1573515857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27648,57 +27648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580067635" name="Picture">
+                  <wp:docPr id="69540433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580067635" name="Picture"/>
+                          <pic:cNvPr id="69540433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27751,57 +27751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407447891" name="Picture">
+                  <wp:docPr id="760291211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407447891" name="Picture"/>
+                          <pic:cNvPr id="760291211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29130,57 +29130,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587856070" name="Picture">
+                  <wp:docPr id="1298787508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587856070" name="Picture"/>
+                          <pic:cNvPr id="1298787508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30264,57 +30264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584263888" name="Picture">
+                        <wp:docPr id="1943905322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584263888" name="Picture"/>
+                                <pic:cNvPr id="1943905322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31289,57 +31289,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283364765" name="Picture">
+                        <wp:docPr id="463663672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283364765" name="Picture"/>
+                                <pic:cNvPr id="463663672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734917369" name="Picture">
+                  <wp:docPr id="88140178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734917369" name="Picture"/>
+                          <pic:cNvPr id="88140178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975177634" name="Picture">
+                  <wp:docPr id="1797803297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975177634" name="Picture"/>
+                          <pic:cNvPr id="1797803297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33494,57 +33494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023714965" name="Picture">
+                  <wp:docPr id="412143601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023714965" name="Picture"/>
+                          <pic:cNvPr id="412143601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34492,57 +34492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322712600" name="Picture">
+                  <wp:docPr id="1259487779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322712600" name="Picture"/>
+                          <pic:cNvPr id="1259487779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34595,57 +34595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002494785" name="Picture">
+                  <wp:docPr id="1130692103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002494785" name="Picture"/>
+                          <pic:cNvPr id="1130692103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35972,57 +35972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573987712" name="Picture">
+                  <wp:docPr id="1030919261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573987712" name="Picture"/>
+                          <pic:cNvPr id="1030919261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37115,57 +37115,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938629285" name="Picture">
+                        <wp:docPr id="351016625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938629285" name="Picture"/>
+                                <pic:cNvPr id="351016625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38483,57 +38483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205244576" name="Picture">
+                  <wp:docPr id="495751922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205244576" name="Picture"/>
+                          <pic:cNvPr id="495751922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38572,57 +38572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565792501" name="Picture">
+                  <wp:docPr id="1772177004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565792501" name="Picture"/>
+                          <pic:cNvPr id="1772177004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39204,57 +39204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34929077" name="Picture">
+                  <wp:docPr id="2045042309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34929077" name="Picture"/>
+                          <pic:cNvPr id="2045042309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40148,57 +40148,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468504200" name="Picture">
+                  <wp:docPr id="1352069671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468504200" name="Picture"/>
+                          <pic:cNvPr id="1352069671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40260,57 +40260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369824532" name="Picture">
+                  <wp:docPr id="213664526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369824532" name="Picture"/>
+                          <pic:cNvPr id="213664526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41919,57 +41919,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929841468" name="Picture">
+                  <wp:docPr id="1559404215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929841468" name="Picture"/>
+                          <pic:cNvPr id="1559404215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43098,57 +43098,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154583467" name="Picture">
+                  <wp:docPr id="237660121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154583467" name="Picture"/>
+                          <pic:cNvPr id="237660121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43178,57 +43178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083808668" name="Picture">
+                  <wp:docPr id="693629405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083808668" name="Picture"/>
+                          <pic:cNvPr id="693629405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43666,57 +43666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514588624" name="Picture">
+                  <wp:docPr id="1072568702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514588624" name="Picture"/>
+                          <pic:cNvPr id="1072568702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>