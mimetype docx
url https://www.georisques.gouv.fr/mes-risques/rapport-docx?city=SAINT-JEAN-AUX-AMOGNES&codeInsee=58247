--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908525146" name="Picture">
+                  <wp:docPr id="1325886439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908525146" name="Picture"/>
+                          <pic:cNvPr id="1325886439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111478369" name="Picture">
+                  <wp:docPr id="353021065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111478369" name="Picture"/>
+                          <pic:cNvPr id="353021065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20111760" name="Picture">
+                        <wp:docPr id="381953120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20111760" name="Picture"/>
+                                <pic:cNvPr id="381953120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233320955" name="Picture">
+                  <wp:docPr id="93532166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233320955" name="Picture"/>
+                          <pic:cNvPr id="93532166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879454647" name="Picture">
+                  <wp:docPr id="1429007955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879454647" name="Picture"/>
+                          <pic:cNvPr id="1429007955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45869013" name="Picture">
+                  <wp:docPr id="2113276210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45869013" name="Picture"/>
+                          <pic:cNvPr id="2113276210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857827542" name="Picture">
+                  <wp:docPr id="1673269631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857827542" name="Picture"/>
+                          <pic:cNvPr id="1673269631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651070029" name="Picture">
+                  <wp:docPr id="1702321673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651070029" name="Picture"/>
+                          <pic:cNvPr id="1702321673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121668104" name="Picture">
+                        <wp:docPr id="1702710977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121668104" name="Picture"/>
+                                <pic:cNvPr id="1702710977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980329912" name="Picture">
+                        <wp:docPr id="1485147852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980329912" name="Picture"/>
+                                <pic:cNvPr id="1485147852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093390849" name="Picture">
+                        <wp:docPr id="997623201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093390849" name="Picture"/>
+                                <pic:cNvPr id="997623201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403337326" name="Picture">
+                        <wp:docPr id="319993556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403337326" name="Picture"/>
+                                <pic:cNvPr id="319993556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139875862" name="Picture">
+                        <wp:docPr id="394446756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139875862" name="Picture"/>
+                                <pic:cNvPr id="394446756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861511556" name="Picture">
+                        <wp:docPr id="1033179393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861511556" name="Picture"/>
+                                <pic:cNvPr id="1033179393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671556131" name="Picture">
+                        <wp:docPr id="2021831487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671556131" name="Picture"/>
+                                <pic:cNvPr id="2021831487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092946303" name="Picture">
+                        <wp:docPr id="218280136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092946303" name="Picture"/>
+                                <pic:cNvPr id="218280136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693411843" name="Picture">
+                        <wp:docPr id="1384175610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693411843" name="Picture"/>
+                                <pic:cNvPr id="1384175610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305777252" name="Picture">
+                        <wp:docPr id="1760847059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305777252" name="Picture"/>
+                                <pic:cNvPr id="1760847059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549112020" name="Picture">
+                        <wp:docPr id="546986245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549112020" name="Picture"/>
+                                <pic:cNvPr id="546986245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757095634" name="Picture">
+                        <wp:docPr id="1004391413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757095634" name="Picture"/>
+                                <pic:cNvPr id="1004391413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596996735" name="Picture">
+                        <wp:docPr id="230537140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596996735" name="Picture"/>
+                                <pic:cNvPr id="230537140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653766681" name="Picture">
+                        <wp:docPr id="2045033660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653766681" name="Picture"/>
+                                <pic:cNvPr id="2045033660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285329313" name="Picture">
+                        <wp:docPr id="504451398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285329313" name="Picture"/>
+                                <pic:cNvPr id="504451398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997456559" name="Picture">
+                  <wp:docPr id="554184549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997456559" name="Picture"/>
+                          <pic:cNvPr id="554184549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452760406" name="Picture">
+                  <wp:docPr id="1703329797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452760406" name="Picture"/>
+                          <pic:cNvPr id="1703329797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341652892" name="Picture">
+                  <wp:docPr id="725276037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341652892" name="Picture"/>
+                          <pic:cNvPr id="725276037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205697336" name="Picture">
+                  <wp:docPr id="1489604210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205697336" name="Picture"/>
+                          <pic:cNvPr id="1489604210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997332324" name="Picture">
+                  <wp:docPr id="2009141191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997332324" name="Picture"/>
+                          <pic:cNvPr id="2009141191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560643400" name="Picture">
+                  <wp:docPr id="728887760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560643400" name="Picture"/>
+                          <pic:cNvPr id="728887760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846126304" name="Picture">
+                        <wp:docPr id="143243677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846126304" name="Picture"/>
+                                <pic:cNvPr id="143243677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745243739" name="Picture">
+                  <wp:docPr id="1890761634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745243739" name="Picture"/>
+                          <pic:cNvPr id="1890761634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968244458" name="Picture">
+                  <wp:docPr id="641384922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968244458" name="Picture"/>
+                          <pic:cNvPr id="641384922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456246790" name="Picture">
+                  <wp:docPr id="1664795089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456246790" name="Picture"/>
+                          <pic:cNvPr id="1664795089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984213740" name="Picture">
+                  <wp:docPr id="617996779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984213740" name="Picture"/>
+                          <pic:cNvPr id="617996779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486255542" name="Picture">
+                  <wp:docPr id="876655751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486255542" name="Picture"/>
+                          <pic:cNvPr id="876655751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854682977" name="Picture">
+                  <wp:docPr id="418096493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854682977" name="Picture"/>
+                          <pic:cNvPr id="418096493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384274257" name="Picture">
+                        <wp:docPr id="1887654420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384274257" name="Picture"/>
+                                <pic:cNvPr id="1887654420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088156123" name="Picture">
+                  <wp:docPr id="1972856312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088156123" name="Picture"/>
+                          <pic:cNvPr id="1972856312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585884582" name="Picture">
+                  <wp:docPr id="1710486296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585884582" name="Picture"/>
+                          <pic:cNvPr id="1710486296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147500281" name="Picture">
+                  <wp:docPr id="1350369094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147500281" name="Picture"/>
+                          <pic:cNvPr id="1350369094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075884489" name="Picture">
+                  <wp:docPr id="2101443714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075884489" name="Picture"/>
+                          <pic:cNvPr id="2101443714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439856290" name="Picture">
+                  <wp:docPr id="1105139860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439856290" name="Picture"/>
+                          <pic:cNvPr id="1105139860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809901512" name="Picture">
+                  <wp:docPr id="1665615902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809901512" name="Picture"/>
+                          <pic:cNvPr id="1665615902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104256842" name="Picture">
+                        <wp:docPr id="343012847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104256842" name="Picture"/>
+                                <pic:cNvPr id="343012847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32115,57 +32115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859640308" name="Picture">
+                  <wp:docPr id="948250895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859640308" name="Picture"/>
+                          <pic:cNvPr id="948250895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32204,57 +32204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824547551" name="Picture">
+                  <wp:docPr id="607607762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824547551" name="Picture"/>
+                          <pic:cNvPr id="607607762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32848,57 +32848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928884276" name="Picture">
+                  <wp:docPr id="1072831542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928884276" name="Picture"/>
+                          <pic:cNvPr id="1072831542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33846,57 +33846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959974210" name="Picture">
+                  <wp:docPr id="1089257851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959974210" name="Picture"/>
+                          <pic:cNvPr id="1089257851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33949,57 +33949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237446369" name="Picture">
+                  <wp:docPr id="393592865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237446369" name="Picture"/>
+                          <pic:cNvPr id="393592865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35326,57 +35326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307358464" name="Picture">
+                  <wp:docPr id="1635593454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307358464" name="Picture"/>
+                          <pic:cNvPr id="1635593454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36469,57 +36469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124779828" name="Picture">
+                        <wp:docPr id="181225370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124779828" name="Picture"/>
+                                <pic:cNvPr id="181225370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37837,57 +37837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645315146" name="Picture">
+                  <wp:docPr id="511036409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645315146" name="Picture"/>
+                          <pic:cNvPr id="511036409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37926,57 +37926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812619021" name="Picture">
+                  <wp:docPr id="2128920122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812619021" name="Picture"/>
+                          <pic:cNvPr id="2128920122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38558,57 +38558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767682450" name="Picture">
+                  <wp:docPr id="79852831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767682450" name="Picture"/>
+                          <pic:cNvPr id="79852831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39502,57 +39502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918256197" name="Picture">
+                  <wp:docPr id="2034733140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918256197" name="Picture"/>
+                          <pic:cNvPr id="2034733140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39614,57 +39614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693872346" name="Picture">
+                  <wp:docPr id="796862017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693872346" name="Picture"/>
+                          <pic:cNvPr id="796862017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41273,57 +41273,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114046356" name="Picture">
+                  <wp:docPr id="410626025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114046356" name="Picture"/>
+                          <pic:cNvPr id="410626025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42452,57 +42452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990915604" name="Picture">
+                  <wp:docPr id="680544598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990915604" name="Picture"/>
+                          <pic:cNvPr id="680544598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42532,57 +42532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788102853" name="Picture">
+                  <wp:docPr id="1581149609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788102853" name="Picture"/>
+                          <pic:cNvPr id="1581149609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43020,57 +43020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816294137" name="Picture">
+                  <wp:docPr id="1626569600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816294137" name="Picture"/>
+                          <pic:cNvPr id="1626569600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>